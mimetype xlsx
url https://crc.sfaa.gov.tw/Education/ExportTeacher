--- v7 (2026-03-19)
+++ v8 (2026-04-09)
@@ -1,64 +1,64 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb2e86f1190484666" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/b3f99735963049739337f71264a936be.psmdcp" Id="R93a634c20852435b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6ec3aa8cbf874945" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c80b39655841435b852fb932ebd3ee86.psmdcp" Id="Rb6ef0d6b5dc54542" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="CRC師資資料庫名單" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="641" uniqueCount="641">
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="643" uniqueCount="643">
   <x:si>
     <x:t xml:space="preserve">資料來源：CRC資訊網 </x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">匯出日期：2026/03/20 </x:t>
+    <x:t xml:space="preserve">匯出日期：2026/04/09 </x:t>
   </x:si>
   <x:si>
     <x:t>排序</x:t>
   </x:si>
   <x:si>
     <x:t>姓名</x:t>
   </x:si>
   <x:si>
     <x:t>服務單位及職稱</x:t>
   </x:si>
   <x:si>
     <x:t>可講授重點</x:t>
   </x:si>
   <x:si>
     <x:t>Email</x:t>
   </x:si>
   <x:si>
     <x:t>師資專長</x:t>
   </x:si>
   <x:si>
     <x:t>1</x:t>
   </x:si>
   <x:si>
     <x:t>丁雁琪</x:t>
   </x:si>
@@ -603,51 +603,51 @@
   <x:si>
     <x:t>財團法人台灣兒童暨家庭扶助基金會社會工作處 高級專員</x:t>
   </x:si>
   <x:si>
     <x:t>anita9058177@ccf.org.tw</x:t>
   </x:si>
   <x:si>
     <x:t>32</x:t>
   </x:si>
   <x:si>
     <x:t>李惠怡</x:t>
   </x:si>
   <x:si>
     <x:t>臺北市萬華區萬大國民小學學務主任</x:t>
   </x:si>
   <x:si>
     <x:t>t130@wtps.tp.edu.tw</x:t>
   </x:si>
   <x:si>
     <x:t>33</x:t>
   </x:si>
   <x:si>
     <x:t>李暐柏</x:t>
   </x:si>
   <x:si>
-    <x:t>財團法人台灣兒童暨家庭扶助基金會桃園分事務所 社工督導</x:t>
+    <x:t>財團法人台灣兒童暨家庭扶助基金會社會資源處傳播組 主任</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">1.原則性條文（禁止歧視、兒童最佳利益、生存及發展權、尊重兒童意見）
 2.受照顧權
 </x:t>
   </x:si>
   <x:si>
     <x:t>wei1204@ccf.org.tw</x:t>
   </x:si>
   <x:si>
     <x:t>34</x:t>
   </x:si>
   <x:si>
     <x:t>李慧貞</x:t>
   </x:si>
   <x:si>
     <x:t>財團法人人本教育文教基金會 -新竹分會主任</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">1.原則性條文（禁止歧視、兒童最佳利益、生存及發展權、尊重兒童意見）
 2.公民權及自由權
 3.受照顧權
 4.教育休閒及文化權 
 </x:t>
   </x:si>
@@ -764,60 +764,60 @@
   <x:si>
     <x:t>林秉賢</x:t>
   </x:si>
   <x:si>
     <x:t>東海大學社會工作學系助理教授</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">1.概論
 2.原則性條文（禁止歧視、兒童最佳利益、生存及發展權、尊重兒童意見）
 3.公民權及自由權
 4.參與與表意權
 5.教育休閒及文化權
 6.兒童友善空間/城市
 </x:t>
   </x:si>
   <x:si>
     <x:t>maxlin1028@gmail.com、max1028@thu.edu.tw</x:t>
   </x:si>
   <x:si>
     <x:t>43</x:t>
   </x:si>
   <x:si>
     <x:t>林俊宏</x:t>
   </x:si>
   <x:si>
-    <x:t>台灣紅絲帶基金會副秘書長</x:t>
+    <x:t>更生保護會毒品個管師</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">1.原則性條文（禁止歧視、兒童最佳利益、生存及發展權、尊重兒童意見）
 2.公民權及自由權
 3.教育休閒及文化權
 </x:t>
   </x:si>
   <x:si>
-    <x:t>dong19850927@taiwanaids.org.tw</x:t>
+    <x:t>don0987927@gmail.com</x:t>
   </x:si>
   <x:si>
     <x:t>44</x:t>
   </x:si>
   <x:si>
     <x:t>林瑞霞</x:t>
   </x:si>
   <x:si>
     <x:t>桃山人文館</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">1.教育
 2.休閒及文化權
 </x:t>
   </x:si>
   <x:si>
     <x:t>rslin243@gmail.com</x:t>
   </x:si>
   <x:si>
     <x:t>45</x:t>
   </x:si>
   <x:si>
     <x:t>林嘉梅</x:t>
   </x:si>
   <x:si>
@@ -999,50 +999,58 @@
   </x:si>
   <x:si>
     <x:t>孫世恆</x:t>
   </x:si>
   <x:si>
     <x:t>1. 臺中教育大學特殊教育學系副教授
 2. 台灣兒童發展早期療育協會常務理事</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">1.概論
 2.原則性條文（禁止歧視、兒童最佳利益、生存及發展權、尊重兒童意見）
 3.公民權及自由權
 4.受照顧權
 5.教育休閒及文化權
 6.早期療育
 </x:t>
   </x:si>
   <x:si>
     <x:t>shsun@mail.ntcu.edu.tw</x:t>
   </x:si>
   <x:si>
     <x:t>58</x:t>
   </x:si>
   <x:si>
     <x:t>徐清勳</x:t>
+  </x:si>
+  <x:si>
+    <x:t>財團法人台灣兒童暨家庭扶助基金會桃園分事務所 社工督導</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">1.原則性條文（禁止歧視、兒童最佳利益、生存及發展權、尊重兒童意見）
+2.受照顧權
+</x:t>
   </x:si>
   <x:si>
     <x:t>sam@ccf.org.tw</x:t>
   </x:si>
   <x:si>
     <x:t>59</x:t>
   </x:si>
   <x:si>
     <x:t>涂菀茜</x:t>
   </x:si>
   <x:si>
     <x:t>臺南市兒童及少年代表協會常務理事</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">1.原則性條文（禁止歧視、兒童最佳利益、生存及發展權、尊重兒童意見）
 2.公民權及自由權
 3.教育休閒及文化權
 4.兒童權利公約相關議題
 </x:t>
   </x:si>
   <x:si>
     <x:t>wennytu313@gmail.com</x:t>
   </x:si>
   <x:si>
     <x:t>60</x:t>
@@ -3729,1551 +3737,1551 @@
       <x:c r="A57" s="1" t="s">
         <x:v>268</x:v>
       </x:c>
       <x:c r="B57" s="1" t="s">
         <x:v>269</x:v>
       </x:c>
       <x:c r="C57" s="1" t="s">
         <x:v>270</x:v>
       </x:c>
       <x:c r="D57" s="1" t="s">
         <x:v>271</x:v>
       </x:c>
       <x:c r="E57" s="1" t="s">
         <x:v>272</x:v>
       </x:c>
       <x:c r="F57" s="1" t="s"/>
     </x:row>
     <x:row r="58" spans="1:6">
       <x:c r="A58" s="1" t="s">
         <x:v>273</x:v>
       </x:c>
       <x:c r="B58" s="1" t="s">
         <x:v>274</x:v>
       </x:c>
       <x:c r="C58" s="1" t="s">
-        <x:v>165</x:v>
+        <x:v>275</x:v>
       </x:c>
       <x:c r="D58" s="1" t="s">
-        <x:v>166</x:v>
+        <x:v>276</x:v>
       </x:c>
       <x:c r="E58" s="1" t="s">
-        <x:v>275</x:v>
+        <x:v>277</x:v>
       </x:c>
       <x:c r="F58" s="1" t="s"/>
     </x:row>
     <x:row r="59" spans="1:6">
       <x:c r="A59" s="1" t="s">
-        <x:v>276</x:v>
+        <x:v>278</x:v>
       </x:c>
       <x:c r="B59" s="1" t="s">
-        <x:v>277</x:v>
+        <x:v>279</x:v>
       </x:c>
       <x:c r="C59" s="1" t="s">
-        <x:v>278</x:v>
+        <x:v>280</x:v>
       </x:c>
       <x:c r="D59" s="1" t="s">
-        <x:v>279</x:v>
+        <x:v>281</x:v>
       </x:c>
       <x:c r="E59" s="1" t="s">
-        <x:v>280</x:v>
+        <x:v>282</x:v>
       </x:c>
       <x:c r="F59" s="1" t="s"/>
     </x:row>
     <x:row r="60" spans="1:6">
       <x:c r="A60" s="1" t="s">
-        <x:v>281</x:v>
+        <x:v>283</x:v>
       </x:c>
       <x:c r="B60" s="1" t="s">
-        <x:v>282</x:v>
+        <x:v>284</x:v>
       </x:c>
       <x:c r="C60" s="1" t="s">
-        <x:v>283</x:v>
+        <x:v>285</x:v>
       </x:c>
       <x:c r="D60" s="1" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="E60" s="1" t="s">
-        <x:v>284</x:v>
+        <x:v>286</x:v>
       </x:c>
       <x:c r="F60" s="1" t="s"/>
     </x:row>
     <x:row r="61" spans="1:6">
       <x:c r="A61" s="1" t="s">
-        <x:v>285</x:v>
+        <x:v>287</x:v>
       </x:c>
       <x:c r="B61" s="1" t="s">
-        <x:v>286</x:v>
+        <x:v>288</x:v>
       </x:c>
       <x:c r="C61" s="1" t="s">
-        <x:v>287</x:v>
+        <x:v>289</x:v>
       </x:c>
       <x:c r="D61" s="1" t="s">
-        <x:v>166</x:v>
+        <x:v>276</x:v>
       </x:c>
       <x:c r="E61" s="1" t="s">
-        <x:v>288</x:v>
+        <x:v>290</x:v>
       </x:c>
       <x:c r="F61" s="1" t="s"/>
     </x:row>
     <x:row r="62" spans="1:6">
       <x:c r="A62" s="1" t="s">
-        <x:v>289</x:v>
+        <x:v>291</x:v>
       </x:c>
       <x:c r="B62" s="1" t="s">
-        <x:v>290</x:v>
+        <x:v>292</x:v>
       </x:c>
       <x:c r="C62" s="1" t="s">
-        <x:v>291</x:v>
+        <x:v>293</x:v>
       </x:c>
       <x:c r="D62" s="1" t="s">
-        <x:v>292</x:v>
+        <x:v>294</x:v>
       </x:c>
       <x:c r="E62" s="1" t="s">
-        <x:v>293</x:v>
+        <x:v>295</x:v>
       </x:c>
       <x:c r="F62" s="1" t="s"/>
     </x:row>
     <x:row r="63" spans="1:6">
       <x:c r="A63" s="1" t="s">
-        <x:v>294</x:v>
+        <x:v>296</x:v>
       </x:c>
       <x:c r="B63" s="1" t="s">
-        <x:v>295</x:v>
+        <x:v>297</x:v>
       </x:c>
       <x:c r="C63" s="1" t="s">
-        <x:v>296</x:v>
+        <x:v>298</x:v>
       </x:c>
       <x:c r="D63" s="1" t="s">
-        <x:v>297</x:v>
+        <x:v>299</x:v>
       </x:c>
       <x:c r="E63" s="1" t="s">
-        <x:v>298</x:v>
+        <x:v>300</x:v>
       </x:c>
       <x:c r="F63" s="1" t="s"/>
     </x:row>
     <x:row r="64" spans="1:6">
       <x:c r="A64" s="1" t="s">
-        <x:v>299</x:v>
+        <x:v>301</x:v>
       </x:c>
       <x:c r="B64" s="1" t="s">
-        <x:v>300</x:v>
+        <x:v>302</x:v>
       </x:c>
       <x:c r="C64" s="1" t="s">
-        <x:v>301</x:v>
+        <x:v>303</x:v>
       </x:c>
       <x:c r="D64" s="1" t="s">
-        <x:v>302</x:v>
+        <x:v>304</x:v>
       </x:c>
       <x:c r="E64" s="1" t="s">
-        <x:v>303</x:v>
+        <x:v>305</x:v>
       </x:c>
       <x:c r="F64" s="1" t="s"/>
     </x:row>
     <x:row r="65" spans="1:6">
       <x:c r="A65" s="1" t="s">
-        <x:v>304</x:v>
+        <x:v>306</x:v>
       </x:c>
       <x:c r="B65" s="1" t="s">
-        <x:v>305</x:v>
+        <x:v>307</x:v>
       </x:c>
       <x:c r="C65" s="1" t="s">
-        <x:v>306</x:v>
+        <x:v>308</x:v>
       </x:c>
       <x:c r="D65" s="1" t="s">
-        <x:v>166</x:v>
+        <x:v>276</x:v>
       </x:c>
       <x:c r="E65" s="1" t="s">
-        <x:v>307</x:v>
+        <x:v>309</x:v>
       </x:c>
       <x:c r="F65" s="1" t="s"/>
     </x:row>
     <x:row r="66" spans="1:6">
       <x:c r="A66" s="1" t="s">
-        <x:v>308</x:v>
+        <x:v>310</x:v>
       </x:c>
       <x:c r="B66" s="1" t="s">
-        <x:v>309</x:v>
+        <x:v>311</x:v>
       </x:c>
       <x:c r="C66" s="1" t="s">
-        <x:v>310</x:v>
+        <x:v>312</x:v>
       </x:c>
       <x:c r="D66" s="1" t="s">
-        <x:v>311</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="E66" s="1" t="s">
-        <x:v>312</x:v>
+        <x:v>314</x:v>
       </x:c>
       <x:c r="F66" s="1" t="s"/>
     </x:row>
     <x:row r="67" spans="1:6">
       <x:c r="A67" s="1" t="s">
-        <x:v>313</x:v>
+        <x:v>315</x:v>
       </x:c>
       <x:c r="B67" s="1" t="s">
-        <x:v>314</x:v>
+        <x:v>316</x:v>
       </x:c>
       <x:c r="C67" s="1" t="s">
-        <x:v>315</x:v>
+        <x:v>317</x:v>
       </x:c>
       <x:c r="D67" s="1" t="s">
-        <x:v>316</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="E67" s="1" t="s">
-        <x:v>317</x:v>
+        <x:v>319</x:v>
       </x:c>
       <x:c r="F67" s="1" t="s"/>
     </x:row>
     <x:row r="68" spans="1:6">
       <x:c r="A68" s="1" t="s">
-        <x:v>318</x:v>
+        <x:v>320</x:v>
       </x:c>
       <x:c r="B68" s="1" t="s">
-        <x:v>319</x:v>
+        <x:v>321</x:v>
       </x:c>
       <x:c r="C68" s="1" t="s">
-        <x:v>320</x:v>
+        <x:v>322</x:v>
       </x:c>
       <x:c r="D68" s="1" t="s">
-        <x:v>321</x:v>
+        <x:v>323</x:v>
       </x:c>
       <x:c r="E68" s="1" t="s">
-        <x:v>322</x:v>
+        <x:v>324</x:v>
       </x:c>
       <x:c r="F68" s="1" t="s"/>
     </x:row>
     <x:row r="69" spans="1:6">
       <x:c r="A69" s="1" t="s">
-        <x:v>323</x:v>
+        <x:v>325</x:v>
       </x:c>
       <x:c r="B69" s="1" t="s">
-        <x:v>324</x:v>
+        <x:v>326</x:v>
       </x:c>
       <x:c r="C69" s="1" t="s">
-        <x:v>325</x:v>
+        <x:v>327</x:v>
       </x:c>
       <x:c r="D69" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="E69" s="1" t="s">
-        <x:v>326</x:v>
+        <x:v>328</x:v>
       </x:c>
       <x:c r="F69" s="1" t="s"/>
     </x:row>
     <x:row r="70" spans="1:6">
       <x:c r="A70" s="1" t="s">
-        <x:v>327</x:v>
+        <x:v>329</x:v>
       </x:c>
       <x:c r="B70" s="1" t="s">
-        <x:v>328</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="C70" s="1" t="s">
-        <x:v>329</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="D70" s="1" t="s">
-        <x:v>330</x:v>
+        <x:v>332</x:v>
       </x:c>
       <x:c r="E70" s="1" t="s">
-        <x:v>331</x:v>
+        <x:v>333</x:v>
       </x:c>
       <x:c r="F70" s="1" t="s"/>
     </x:row>
     <x:row r="71" spans="1:6">
       <x:c r="A71" s="1" t="s">
-        <x:v>332</x:v>
+        <x:v>334</x:v>
       </x:c>
       <x:c r="B71" s="1" t="s">
-        <x:v>333</x:v>
+        <x:v>335</x:v>
       </x:c>
       <x:c r="C71" s="1" t="s">
-        <x:v>334</x:v>
+        <x:v>336</x:v>
       </x:c>
       <x:c r="D71" s="1" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="E71" s="1" t="s">
-        <x:v>335</x:v>
+        <x:v>337</x:v>
       </x:c>
       <x:c r="F71" s="1" t="s"/>
     </x:row>
     <x:row r="72" spans="1:6">
       <x:c r="A72" s="1" t="s">
-        <x:v>336</x:v>
+        <x:v>338</x:v>
       </x:c>
       <x:c r="B72" s="1" t="s">
-        <x:v>337</x:v>
+        <x:v>339</x:v>
       </x:c>
       <x:c r="C72" s="1" t="s">
-        <x:v>338</x:v>
+        <x:v>340</x:v>
       </x:c>
       <x:c r="D72" s="1" t="s">
-        <x:v>339</x:v>
+        <x:v>341</x:v>
       </x:c>
       <x:c r="E72" s="1" t="s">
-        <x:v>340</x:v>
+        <x:v>342</x:v>
       </x:c>
       <x:c r="F72" s="1" t="s"/>
     </x:row>
     <x:row r="73" spans="1:6">
       <x:c r="A73" s="1" t="s">
-        <x:v>341</x:v>
+        <x:v>343</x:v>
       </x:c>
       <x:c r="B73" s="1" t="s">
-        <x:v>342</x:v>
+        <x:v>344</x:v>
       </x:c>
       <x:c r="C73" s="1" t="s">
-        <x:v>343</x:v>
+        <x:v>345</x:v>
       </x:c>
       <x:c r="D73" s="1" t="s">
-        <x:v>344</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="E73" s="1" t="s">
-        <x:v>345</x:v>
+        <x:v>347</x:v>
       </x:c>
       <x:c r="F73" s="1" t="s"/>
     </x:row>
     <x:row r="74" spans="1:6">
       <x:c r="A74" s="1" t="s">
-        <x:v>346</x:v>
+        <x:v>348</x:v>
       </x:c>
       <x:c r="B74" s="1" t="s">
-        <x:v>347</x:v>
+        <x:v>349</x:v>
       </x:c>
       <x:c r="C74" s="1" t="s">
-        <x:v>165</x:v>
+        <x:v>275</x:v>
       </x:c>
       <x:c r="D74" s="1" t="s">
-        <x:v>166</x:v>
+        <x:v>276</x:v>
       </x:c>
       <x:c r="E74" s="1" t="s">
-        <x:v>348</x:v>
+        <x:v>350</x:v>
       </x:c>
       <x:c r="F74" s="1" t="s"/>
     </x:row>
     <x:row r="75" spans="1:6">
       <x:c r="A75" s="1" t="s">
-        <x:v>349</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="B75" s="1" t="s">
-        <x:v>350</x:v>
+        <x:v>352</x:v>
       </x:c>
       <x:c r="C75" s="1" t="s">
-        <x:v>351</x:v>
+        <x:v>353</x:v>
       </x:c>
       <x:c r="D75" s="1" t="s">
-        <x:v>352</x:v>
+        <x:v>354</x:v>
       </x:c>
       <x:c r="E75" s="1" t="s">
-        <x:v>353</x:v>
+        <x:v>355</x:v>
       </x:c>
       <x:c r="F75" s="1" t="s"/>
     </x:row>
     <x:row r="76" spans="1:6">
       <x:c r="A76" s="1" t="s">
-        <x:v>354</x:v>
+        <x:v>356</x:v>
       </x:c>
       <x:c r="B76" s="1" t="s">
-        <x:v>355</x:v>
+        <x:v>357</x:v>
       </x:c>
       <x:c r="C76" s="1" t="s">
-        <x:v>356</x:v>
+        <x:v>358</x:v>
       </x:c>
       <x:c r="D76" s="1" t="s">
-        <x:v>357</x:v>
+        <x:v>359</x:v>
       </x:c>
       <x:c r="E76" s="1" t="s">
-        <x:v>358</x:v>
+        <x:v>360</x:v>
       </x:c>
       <x:c r="F76" s="1" t="s"/>
     </x:row>
     <x:row r="77" spans="1:6">
       <x:c r="A77" s="1" t="s">
-        <x:v>359</x:v>
+        <x:v>361</x:v>
       </x:c>
       <x:c r="B77" s="1" t="s">
-        <x:v>360</x:v>
+        <x:v>362</x:v>
       </x:c>
       <x:c r="C77" s="1" t="s">
-        <x:v>361</x:v>
+        <x:v>363</x:v>
       </x:c>
       <x:c r="D77" s="1" t="s">
-        <x:v>362</x:v>
+        <x:v>364</x:v>
       </x:c>
       <x:c r="E77" s="1" t="s">
-        <x:v>363</x:v>
+        <x:v>365</x:v>
       </x:c>
       <x:c r="F77" s="1" t="s"/>
     </x:row>
     <x:row r="78" spans="1:6">
       <x:c r="A78" s="1" t="s">
-        <x:v>364</x:v>
+        <x:v>366</x:v>
       </x:c>
       <x:c r="B78" s="1" t="s">
-        <x:v>365</x:v>
+        <x:v>367</x:v>
       </x:c>
       <x:c r="C78" s="1" t="s">
-        <x:v>366</x:v>
+        <x:v>368</x:v>
       </x:c>
       <x:c r="D78" s="1" t="s">
-        <x:v>367</x:v>
+        <x:v>369</x:v>
       </x:c>
       <x:c r="E78" s="1" t="s">
-        <x:v>368</x:v>
+        <x:v>370</x:v>
       </x:c>
       <x:c r="F78" s="1" t="s"/>
     </x:row>
     <x:row r="79" spans="1:6">
       <x:c r="A79" s="1" t="s">
-        <x:v>369</x:v>
+        <x:v>371</x:v>
       </x:c>
       <x:c r="B79" s="1" t="s">
-        <x:v>370</x:v>
+        <x:v>372</x:v>
       </x:c>
       <x:c r="C79" s="1" t="s">
-        <x:v>371</x:v>
+        <x:v>373</x:v>
       </x:c>
       <x:c r="D79" s="1" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="E79" s="1" t="s">
-        <x:v>372</x:v>
+        <x:v>374</x:v>
       </x:c>
       <x:c r="F79" s="1" t="s"/>
     </x:row>
     <x:row r="80" spans="1:6">
       <x:c r="A80" s="1" t="s">
-        <x:v>373</x:v>
+        <x:v>375</x:v>
       </x:c>
       <x:c r="B80" s="1" t="s">
-        <x:v>374</x:v>
+        <x:v>376</x:v>
       </x:c>
       <x:c r="C80" s="1" t="s">
-        <x:v>375</x:v>
+        <x:v>377</x:v>
       </x:c>
       <x:c r="D80" s="1" t="s">
-        <x:v>376</x:v>
+        <x:v>378</x:v>
       </x:c>
       <x:c r="E80" s="1" t="s">
-        <x:v>377</x:v>
+        <x:v>379</x:v>
       </x:c>
       <x:c r="F80" s="1" t="s"/>
     </x:row>
     <x:row r="81" spans="1:6">
       <x:c r="A81" s="1" t="s">
-        <x:v>378</x:v>
+        <x:v>380</x:v>
       </x:c>
       <x:c r="B81" s="1" t="s">
-        <x:v>379</x:v>
+        <x:v>381</x:v>
       </x:c>
       <x:c r="C81" s="1" t="s">
-        <x:v>380</x:v>
+        <x:v>382</x:v>
       </x:c>
       <x:c r="D81" s="1" t="s">
-        <x:v>381</x:v>
+        <x:v>383</x:v>
       </x:c>
       <x:c r="E81" s="1" t="s">
-        <x:v>382</x:v>
+        <x:v>384</x:v>
       </x:c>
       <x:c r="F81" s="1" t="s"/>
     </x:row>
     <x:row r="82" spans="1:6">
       <x:c r="A82" s="1" t="s">
-        <x:v>383</x:v>
+        <x:v>385</x:v>
       </x:c>
       <x:c r="B82" s="1" t="s">
-        <x:v>384</x:v>
+        <x:v>386</x:v>
       </x:c>
       <x:c r="C82" s="1" t="s">
-        <x:v>385</x:v>
+        <x:v>387</x:v>
       </x:c>
       <x:c r="D82" s="1" t="s">
-        <x:v>386</x:v>
+        <x:v>388</x:v>
       </x:c>
       <x:c r="E82" s="1" t="s">
-        <x:v>387</x:v>
+        <x:v>389</x:v>
       </x:c>
       <x:c r="F82" s="1" t="s"/>
     </x:row>
     <x:row r="83" spans="1:6">
       <x:c r="A83" s="1" t="s">
-        <x:v>388</x:v>
+        <x:v>390</x:v>
       </x:c>
       <x:c r="B83" s="1" t="s">
-        <x:v>389</x:v>
+        <x:v>391</x:v>
       </x:c>
       <x:c r="C83" s="1" t="s">
-        <x:v>390</x:v>
+        <x:v>392</x:v>
       </x:c>
       <x:c r="D83" s="1" t="s">
-        <x:v>391</x:v>
+        <x:v>393</x:v>
       </x:c>
       <x:c r="E83" s="1" t="s">
-        <x:v>392</x:v>
+        <x:v>394</x:v>
       </x:c>
       <x:c r="F83" s="1" t="s"/>
     </x:row>
     <x:row r="84" spans="1:6">
       <x:c r="A84" s="1" t="s">
-        <x:v>393</x:v>
+        <x:v>395</x:v>
       </x:c>
       <x:c r="B84" s="1" t="s">
-        <x:v>394</x:v>
+        <x:v>396</x:v>
       </x:c>
       <x:c r="C84" s="1" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="D84" s="1" t="s">
-        <x:v>395</x:v>
+        <x:v>397</x:v>
       </x:c>
       <x:c r="E84" s="1" t="s">
-        <x:v>396</x:v>
+        <x:v>398</x:v>
       </x:c>
       <x:c r="F84" s="1" t="s"/>
     </x:row>
     <x:row r="85" spans="1:6">
       <x:c r="A85" s="1" t="s">
-        <x:v>397</x:v>
+        <x:v>399</x:v>
       </x:c>
       <x:c r="B85" s="1" t="s">
-        <x:v>398</x:v>
+        <x:v>400</x:v>
       </x:c>
       <x:c r="C85" s="1" t="s">
-        <x:v>399</x:v>
+        <x:v>401</x:v>
       </x:c>
       <x:c r="D85" s="1" t="s">
-        <x:v>400</x:v>
+        <x:v>402</x:v>
       </x:c>
       <x:c r="E85" s="1" t="s">
-        <x:v>401</x:v>
+        <x:v>403</x:v>
       </x:c>
       <x:c r="F85" s="1" t="s"/>
     </x:row>
     <x:row r="86" spans="1:6">
       <x:c r="A86" s="1" t="s">
-        <x:v>402</x:v>
+        <x:v>404</x:v>
       </x:c>
       <x:c r="B86" s="1" t="s">
-        <x:v>403</x:v>
+        <x:v>405</x:v>
       </x:c>
       <x:c r="C86" s="1" t="s">
-        <x:v>404</x:v>
+        <x:v>406</x:v>
       </x:c>
       <x:c r="D86" s="1" t="s">
-        <x:v>405</x:v>
+        <x:v>407</x:v>
       </x:c>
       <x:c r="E86" s="1" t="s">
-        <x:v>406</x:v>
+        <x:v>408</x:v>
       </x:c>
       <x:c r="F86" s="1" t="s"/>
     </x:row>
     <x:row r="87" spans="1:6">
       <x:c r="A87" s="1" t="s">
-        <x:v>407</x:v>
+        <x:v>409</x:v>
       </x:c>
       <x:c r="B87" s="1" t="s">
-        <x:v>408</x:v>
+        <x:v>410</x:v>
       </x:c>
       <x:c r="C87" s="1" t="s">
-        <x:v>409</x:v>
+        <x:v>411</x:v>
       </x:c>
       <x:c r="D87" s="1" t="s">
-        <x:v>344</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="E87" s="1" t="s">
-        <x:v>410</x:v>
+        <x:v>412</x:v>
       </x:c>
       <x:c r="F87" s="1" t="s"/>
     </x:row>
     <x:row r="88" spans="1:6">
       <x:c r="A88" s="1" t="s">
-        <x:v>411</x:v>
+        <x:v>413</x:v>
       </x:c>
       <x:c r="B88" s="1" t="s">
-        <x:v>412</x:v>
+        <x:v>414</x:v>
       </x:c>
       <x:c r="C88" s="1" t="s">
-        <x:v>413</x:v>
+        <x:v>415</x:v>
       </x:c>
       <x:c r="D88" s="1" t="s">
-        <x:v>414</x:v>
+        <x:v>416</x:v>
       </x:c>
       <x:c r="E88" s="1" t="s">
-        <x:v>415</x:v>
+        <x:v>417</x:v>
       </x:c>
       <x:c r="F88" s="1" t="s"/>
     </x:row>
     <x:row r="89" spans="1:6">
       <x:c r="A89" s="1" t="s">
-        <x:v>416</x:v>
+        <x:v>418</x:v>
       </x:c>
       <x:c r="B89" s="1" t="s">
-        <x:v>417</x:v>
+        <x:v>419</x:v>
       </x:c>
       <x:c r="C89" s="1" t="s">
-        <x:v>418</x:v>
+        <x:v>420</x:v>
       </x:c>
       <x:c r="D89" s="1" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="E89" s="1" t="s">
-        <x:v>419</x:v>
+        <x:v>421</x:v>
       </x:c>
       <x:c r="F89" s="1" t="s"/>
     </x:row>
     <x:row r="90" spans="1:6">
       <x:c r="A90" s="1" t="s">
-        <x:v>420</x:v>
+        <x:v>422</x:v>
       </x:c>
       <x:c r="B90" s="1" t="s">
-        <x:v>421</x:v>
+        <x:v>423</x:v>
       </x:c>
       <x:c r="C90" s="1" t="s">
-        <x:v>422</x:v>
+        <x:v>424</x:v>
       </x:c>
       <x:c r="D90" s="1" t="s">
-        <x:v>423</x:v>
+        <x:v>425</x:v>
       </x:c>
       <x:c r="E90" s="1" t="s">
-        <x:v>424</x:v>
+        <x:v>426</x:v>
       </x:c>
       <x:c r="F90" s="1" t="s"/>
     </x:row>
     <x:row r="91" spans="1:6">
       <x:c r="A91" s="1" t="s">
-        <x:v>425</x:v>
+        <x:v>427</x:v>
       </x:c>
       <x:c r="B91" s="1" t="s">
-        <x:v>426</x:v>
+        <x:v>428</x:v>
       </x:c>
       <x:c r="C91" s="1" t="s">
-        <x:v>427</x:v>
+        <x:v>429</x:v>
       </x:c>
       <x:c r="D91" s="1" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="E91" s="1" t="s">
-        <x:v>428</x:v>
+        <x:v>430</x:v>
       </x:c>
       <x:c r="F91" s="1" t="s"/>
     </x:row>
     <x:row r="92" spans="1:6">
       <x:c r="A92" s="1" t="s">
-        <x:v>429</x:v>
+        <x:v>431</x:v>
       </x:c>
       <x:c r="B92" s="1" t="s">
-        <x:v>430</x:v>
+        <x:v>432</x:v>
       </x:c>
       <x:c r="C92" s="1" t="s">
-        <x:v>431</x:v>
+        <x:v>433</x:v>
       </x:c>
       <x:c r="D92" s="1" t="s">
-        <x:v>432</x:v>
+        <x:v>434</x:v>
       </x:c>
       <x:c r="E92" s="1" t="s">
-        <x:v>433</x:v>
+        <x:v>435</x:v>
       </x:c>
       <x:c r="F92" s="1" t="s"/>
     </x:row>
     <x:row r="93" spans="1:6">
       <x:c r="A93" s="1" t="s">
-        <x:v>434</x:v>
+        <x:v>436</x:v>
       </x:c>
       <x:c r="B93" s="1" t="s">
-        <x:v>435</x:v>
+        <x:v>437</x:v>
       </x:c>
       <x:c r="C93" s="1" t="s">
-        <x:v>436</x:v>
+        <x:v>438</x:v>
       </x:c>
       <x:c r="D93" s="1" t="s">
-        <x:v>437</x:v>
+        <x:v>439</x:v>
       </x:c>
       <x:c r="E93" s="1" t="s">
-        <x:v>438</x:v>
+        <x:v>440</x:v>
       </x:c>
       <x:c r="F93" s="1" t="s"/>
     </x:row>
     <x:row r="94" spans="1:6">
       <x:c r="A94" s="1" t="s">
-        <x:v>439</x:v>
+        <x:v>441</x:v>
       </x:c>
       <x:c r="B94" s="1" t="s">
-        <x:v>440</x:v>
+        <x:v>442</x:v>
       </x:c>
       <x:c r="C94" s="1" t="s">
-        <x:v>287</x:v>
+        <x:v>289</x:v>
       </x:c>
       <x:c r="D94" s="1" t="s">
-        <x:v>166</x:v>
+        <x:v>276</x:v>
       </x:c>
       <x:c r="E94" s="1" t="s">
-        <x:v>441</x:v>
+        <x:v>443</x:v>
       </x:c>
       <x:c r="F94" s="1" t="s"/>
     </x:row>
     <x:row r="95" spans="1:6">
       <x:c r="A95" s="1" t="s">
-        <x:v>442</x:v>
+        <x:v>444</x:v>
       </x:c>
       <x:c r="B95" s="1" t="s">
-        <x:v>443</x:v>
+        <x:v>445</x:v>
       </x:c>
       <x:c r="C95" s="1" t="s">
-        <x:v>444</x:v>
+        <x:v>446</x:v>
       </x:c>
       <x:c r="D95" s="1" t="s">
-        <x:v>445</x:v>
+        <x:v>447</x:v>
       </x:c>
       <x:c r="E95" s="1" t="s">
-        <x:v>293</x:v>
+        <x:v>295</x:v>
       </x:c>
       <x:c r="F95" s="1" t="s"/>
     </x:row>
     <x:row r="96" spans="1:6">
       <x:c r="A96" s="1" t="s">
-        <x:v>446</x:v>
+        <x:v>448</x:v>
       </x:c>
       <x:c r="B96" s="1" t="s">
-        <x:v>447</x:v>
+        <x:v>449</x:v>
       </x:c>
       <x:c r="C96" s="1" t="s">
-        <x:v>448</x:v>
+        <x:v>450</x:v>
       </x:c>
       <x:c r="D96" s="1" t="s">
-        <x:v>449</x:v>
+        <x:v>451</x:v>
       </x:c>
       <x:c r="E96" s="1" t="s">
-        <x:v>450</x:v>
+        <x:v>452</x:v>
       </x:c>
       <x:c r="F96" s="1" t="s"/>
     </x:row>
     <x:row r="97" spans="1:6">
       <x:c r="A97" s="1" t="s">
-        <x:v>451</x:v>
+        <x:v>453</x:v>
       </x:c>
       <x:c r="B97" s="1" t="s">
-        <x:v>452</x:v>
+        <x:v>454</x:v>
       </x:c>
       <x:c r="C97" s="1" t="s">
-        <x:v>453</x:v>
+        <x:v>455</x:v>
       </x:c>
       <x:c r="D97" s="1" t="s">
         <x:v>247</x:v>
       </x:c>
       <x:c r="E97" s="1" t="s">
-        <x:v>454</x:v>
+        <x:v>456</x:v>
       </x:c>
       <x:c r="F97" s="1" t="s"/>
     </x:row>
     <x:row r="98" spans="1:6">
       <x:c r="A98" s="1" t="s">
-        <x:v>455</x:v>
+        <x:v>457</x:v>
       </x:c>
       <x:c r="B98" s="1" t="s">
-        <x:v>456</x:v>
+        <x:v>458</x:v>
       </x:c>
       <x:c r="C98" s="1" t="s">
-        <x:v>457</x:v>
+        <x:v>459</x:v>
       </x:c>
       <x:c r="D98" s="1" t="s">
-        <x:v>458</x:v>
+        <x:v>460</x:v>
       </x:c>
       <x:c r="E98" s="1" t="s">
-        <x:v>459</x:v>
+        <x:v>461</x:v>
       </x:c>
       <x:c r="F98" s="1" t="s"/>
     </x:row>
     <x:row r="99" spans="1:6">
       <x:c r="A99" s="1" t="s">
-        <x:v>460</x:v>
+        <x:v>462</x:v>
       </x:c>
       <x:c r="B99" s="1" t="s">
-        <x:v>461</x:v>
+        <x:v>463</x:v>
       </x:c>
       <x:c r="C99" s="1" t="s">
-        <x:v>462</x:v>
+        <x:v>464</x:v>
       </x:c>
       <x:c r="D99" s="1" t="s">
-        <x:v>463</x:v>
+        <x:v>465</x:v>
       </x:c>
       <x:c r="E99" s="1" t="s">
-        <x:v>464</x:v>
+        <x:v>466</x:v>
       </x:c>
       <x:c r="F99" s="1" t="s"/>
     </x:row>
     <x:row r="100" spans="1:6">
       <x:c r="A100" s="1" t="s">
-        <x:v>465</x:v>
+        <x:v>467</x:v>
       </x:c>
       <x:c r="B100" s="1" t="s">
-        <x:v>466</x:v>
+        <x:v>468</x:v>
       </x:c>
       <x:c r="C100" s="1" t="s">
-        <x:v>467</x:v>
+        <x:v>469</x:v>
       </x:c>
       <x:c r="D100" s="1" t="s">
-        <x:v>400</x:v>
+        <x:v>402</x:v>
       </x:c>
       <x:c r="E100" s="1" t="s">
-        <x:v>468</x:v>
+        <x:v>470</x:v>
       </x:c>
       <x:c r="F100" s="1" t="s"/>
     </x:row>
     <x:row r="101" spans="1:6">
       <x:c r="A101" s="1" t="s">
-        <x:v>469</x:v>
+        <x:v>471</x:v>
       </x:c>
       <x:c r="B101" s="1" t="s">
-        <x:v>470</x:v>
+        <x:v>472</x:v>
       </x:c>
       <x:c r="C101" s="1" t="s">
         <x:v>227</x:v>
       </x:c>
       <x:c r="D101" s="1" t="s">
-        <x:v>471</x:v>
+        <x:v>473</x:v>
       </x:c>
       <x:c r="E101" s="1" t="s">
-        <x:v>472</x:v>
+        <x:v>474</x:v>
       </x:c>
       <x:c r="F101" s="1" t="s"/>
     </x:row>
     <x:row r="102" spans="1:6">
       <x:c r="A102" s="1" t="s">
-        <x:v>473</x:v>
+        <x:v>475</x:v>
       </x:c>
       <x:c r="B102" s="1" t="s">
-        <x:v>474</x:v>
+        <x:v>476</x:v>
       </x:c>
       <x:c r="C102" s="1" t="s">
-        <x:v>475</x:v>
+        <x:v>477</x:v>
       </x:c>
       <x:c r="D102" s="1" t="s">
-        <x:v>476</x:v>
+        <x:v>478</x:v>
       </x:c>
       <x:c r="E102" s="1" t="s">
-        <x:v>477</x:v>
+        <x:v>479</x:v>
       </x:c>
       <x:c r="F102" s="1" t="s"/>
     </x:row>
     <x:row r="103" spans="1:6">
       <x:c r="A103" s="1" t="s">
-        <x:v>478</x:v>
+        <x:v>480</x:v>
       </x:c>
       <x:c r="B103" s="1" t="s">
-        <x:v>479</x:v>
+        <x:v>481</x:v>
       </x:c>
       <x:c r="C103" s="1" t="s">
-        <x:v>480</x:v>
+        <x:v>482</x:v>
       </x:c>
       <x:c r="D103" s="1" t="s">
-        <x:v>481</x:v>
+        <x:v>483</x:v>
       </x:c>
       <x:c r="E103" s="1" t="s">
-        <x:v>482</x:v>
+        <x:v>484</x:v>
       </x:c>
       <x:c r="F103" s="1" t="s"/>
     </x:row>
     <x:row r="104" spans="1:6">
       <x:c r="A104" s="1" t="s">
-        <x:v>483</x:v>
+        <x:v>485</x:v>
       </x:c>
       <x:c r="B104" s="1" t="s">
-        <x:v>484</x:v>
+        <x:v>486</x:v>
       </x:c>
       <x:c r="C104" s="1" t="s">
-        <x:v>485</x:v>
+        <x:v>487</x:v>
       </x:c>
       <x:c r="D104" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="E104" s="1" t="s">
-        <x:v>486</x:v>
+        <x:v>488</x:v>
       </x:c>
       <x:c r="F104" s="1" t="s"/>
     </x:row>
     <x:row r="105" spans="1:6">
       <x:c r="A105" s="1" t="s">
-        <x:v>487</x:v>
+        <x:v>489</x:v>
       </x:c>
       <x:c r="B105" s="1" t="s">
-        <x:v>488</x:v>
+        <x:v>490</x:v>
       </x:c>
       <x:c r="C105" s="1" t="s">
-        <x:v>489</x:v>
+        <x:v>491</x:v>
       </x:c>
       <x:c r="D105" s="1" t="s">
-        <x:v>297</x:v>
+        <x:v>299</x:v>
       </x:c>
       <x:c r="E105" s="1" t="s">
-        <x:v>490</x:v>
+        <x:v>492</x:v>
       </x:c>
       <x:c r="F105" s="1" t="s"/>
     </x:row>
     <x:row r="106" spans="1:6">
       <x:c r="A106" s="1" t="s">
-        <x:v>491</x:v>
+        <x:v>493</x:v>
       </x:c>
       <x:c r="B106" s="1" t="s">
-        <x:v>492</x:v>
+        <x:v>494</x:v>
       </x:c>
       <x:c r="C106" s="1" t="s">
-        <x:v>493</x:v>
+        <x:v>495</x:v>
       </x:c>
       <x:c r="D106" s="1" t="s">
-        <x:v>494</x:v>
+        <x:v>496</x:v>
       </x:c>
       <x:c r="E106" s="1" t="s">
-        <x:v>495</x:v>
+        <x:v>497</x:v>
       </x:c>
       <x:c r="F106" s="1" t="s"/>
     </x:row>
     <x:row r="107" spans="1:6">
       <x:c r="A107" s="1" t="s">
-        <x:v>496</x:v>
+        <x:v>498</x:v>
       </x:c>
       <x:c r="B107" s="1" t="s">
-        <x:v>497</x:v>
+        <x:v>499</x:v>
       </x:c>
       <x:c r="C107" s="1" t="s">
-        <x:v>498</x:v>
+        <x:v>500</x:v>
       </x:c>
       <x:c r="D107" s="1" t="s">
-        <x:v>481</x:v>
+        <x:v>483</x:v>
       </x:c>
       <x:c r="E107" s="1" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="F107" s="1" t="s"/>
     </x:row>
     <x:row r="108" spans="1:6">
       <x:c r="A108" s="1" t="s">
-        <x:v>499</x:v>
+        <x:v>501</x:v>
       </x:c>
       <x:c r="B108" s="1" t="s">
-        <x:v>500</x:v>
+        <x:v>502</x:v>
       </x:c>
       <x:c r="C108" s="1" t="s">
-        <x:v>501</x:v>
+        <x:v>503</x:v>
       </x:c>
       <x:c r="D108" s="1" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="E108" s="1" t="s">
-        <x:v>502</x:v>
+        <x:v>504</x:v>
       </x:c>
       <x:c r="F108" s="1" t="s"/>
     </x:row>
     <x:row r="109" spans="1:6">
       <x:c r="A109" s="1" t="s">
-        <x:v>503</x:v>
+        <x:v>505</x:v>
       </x:c>
       <x:c r="B109" s="1" t="s">
-        <x:v>504</x:v>
+        <x:v>506</x:v>
       </x:c>
       <x:c r="C109" s="1" t="s">
-        <x:v>505</x:v>
+        <x:v>507</x:v>
       </x:c>
       <x:c r="D109" s="1" t="s">
-        <x:v>506</x:v>
+        <x:v>508</x:v>
       </x:c>
       <x:c r="E109" s="1" t="s">
-        <x:v>507</x:v>
+        <x:v>509</x:v>
       </x:c>
       <x:c r="F109" s="1" t="s"/>
     </x:row>
     <x:row r="110" spans="1:6">
       <x:c r="A110" s="1" t="s">
-        <x:v>508</x:v>
+        <x:v>510</x:v>
       </x:c>
       <x:c r="B110" s="1" t="s">
-        <x:v>509</x:v>
+        <x:v>511</x:v>
       </x:c>
       <x:c r="C110" s="1" t="s">
-        <x:v>510</x:v>
+        <x:v>512</x:v>
       </x:c>
       <x:c r="D110" s="1" t="s">
-        <x:v>511</x:v>
+        <x:v>513</x:v>
       </x:c>
       <x:c r="E110" s="1" t="s">
-        <x:v>512</x:v>
+        <x:v>514</x:v>
       </x:c>
       <x:c r="F110" s="1" t="s"/>
     </x:row>
     <x:row r="111" spans="1:6">
       <x:c r="A111" s="1" t="s">
-        <x:v>513</x:v>
+        <x:v>515</x:v>
       </x:c>
       <x:c r="B111" s="1" t="s">
-        <x:v>514</x:v>
+        <x:v>516</x:v>
       </x:c>
       <x:c r="C111" s="1" t="s">
-        <x:v>515</x:v>
+        <x:v>517</x:v>
       </x:c>
       <x:c r="D111" s="1" t="s">
-        <x:v>516</x:v>
+        <x:v>518</x:v>
       </x:c>
       <x:c r="E111" s="1" t="s">
-        <x:v>517</x:v>
+        <x:v>519</x:v>
       </x:c>
       <x:c r="F111" s="1" t="s"/>
     </x:row>
     <x:row r="112" spans="1:6">
       <x:c r="A112" s="1" t="s">
-        <x:v>518</x:v>
+        <x:v>520</x:v>
       </x:c>
       <x:c r="B112" s="1" t="s">
-        <x:v>519</x:v>
+        <x:v>521</x:v>
       </x:c>
       <x:c r="C112" s="1" t="s">
-        <x:v>520</x:v>
+        <x:v>522</x:v>
       </x:c>
       <x:c r="D112" s="1" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="E112" s="1" t="s">
-        <x:v>521</x:v>
+        <x:v>523</x:v>
       </x:c>
       <x:c r="F112" s="1" t="s"/>
     </x:row>
     <x:row r="113" spans="1:6">
       <x:c r="A113" s="1" t="s">
-        <x:v>522</x:v>
+        <x:v>524</x:v>
       </x:c>
       <x:c r="B113" s="1" t="s">
-        <x:v>523</x:v>
+        <x:v>525</x:v>
       </x:c>
       <x:c r="C113" s="1" t="s">
-        <x:v>524</x:v>
+        <x:v>526</x:v>
       </x:c>
       <x:c r="D113" s="1" t="s">
-        <x:v>400</x:v>
+        <x:v>402</x:v>
       </x:c>
       <x:c r="E113" s="1" t="s">
-        <x:v>525</x:v>
+        <x:v>527</x:v>
       </x:c>
       <x:c r="F113" s="1" t="s"/>
     </x:row>
     <x:row r="114" spans="1:6">
       <x:c r="A114" s="1" t="s">
-        <x:v>526</x:v>
+        <x:v>528</x:v>
       </x:c>
       <x:c r="B114" s="1" t="s">
-        <x:v>527</x:v>
+        <x:v>529</x:v>
       </x:c>
       <x:c r="C114" s="1" t="s">
-        <x:v>528</x:v>
+        <x:v>530</x:v>
       </x:c>
       <x:c r="D114" s="1" t="s">
-        <x:v>400</x:v>
+        <x:v>402</x:v>
       </x:c>
       <x:c r="E114" s="1" t="s">
-        <x:v>529</x:v>
+        <x:v>531</x:v>
       </x:c>
       <x:c r="F114" s="1" t="s"/>
     </x:row>
     <x:row r="115" spans="1:6">
       <x:c r="A115" s="1" t="s">
-        <x:v>530</x:v>
+        <x:v>532</x:v>
       </x:c>
       <x:c r="B115" s="1" t="s">
-        <x:v>531</x:v>
+        <x:v>533</x:v>
       </x:c>
       <x:c r="C115" s="1" t="s">
-        <x:v>532</x:v>
+        <x:v>534</x:v>
       </x:c>
       <x:c r="D115" s="1" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="E115" s="1" t="s">
-        <x:v>533</x:v>
+        <x:v>535</x:v>
       </x:c>
       <x:c r="F115" s="1" t="s"/>
     </x:row>
     <x:row r="116" spans="1:6">
       <x:c r="A116" s="1" t="s">
-        <x:v>534</x:v>
+        <x:v>536</x:v>
       </x:c>
       <x:c r="B116" s="1" t="s">
-        <x:v>535</x:v>
+        <x:v>537</x:v>
       </x:c>
       <x:c r="C116" s="1" t="s">
-        <x:v>536</x:v>
+        <x:v>538</x:v>
       </x:c>
       <x:c r="D116" s="1" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="E116" s="1" t="s">
-        <x:v>537</x:v>
+        <x:v>539</x:v>
       </x:c>
       <x:c r="F116" s="1" t="s"/>
     </x:row>
     <x:row r="117" spans="1:6">
       <x:c r="A117" s="1" t="s">
-        <x:v>538</x:v>
+        <x:v>540</x:v>
       </x:c>
       <x:c r="B117" s="1" t="s">
-        <x:v>539</x:v>
+        <x:v>541</x:v>
       </x:c>
       <x:c r="C117" s="1" t="s">
-        <x:v>540</x:v>
+        <x:v>542</x:v>
       </x:c>
       <x:c r="D117" s="1" t="s">
-        <x:v>541</x:v>
+        <x:v>543</x:v>
       </x:c>
       <x:c r="E117" s="1" t="s">
-        <x:v>542</x:v>
+        <x:v>544</x:v>
       </x:c>
       <x:c r="F117" s="1" t="s"/>
     </x:row>
     <x:row r="118" spans="1:6">
       <x:c r="A118" s="1" t="s">
-        <x:v>543</x:v>
+        <x:v>545</x:v>
       </x:c>
       <x:c r="B118" s="1" t="s">
-        <x:v>544</x:v>
+        <x:v>546</x:v>
       </x:c>
       <x:c r="C118" s="1" t="s">
-        <x:v>545</x:v>
+        <x:v>547</x:v>
       </x:c>
       <x:c r="D118" s="1" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="E118" s="1" t="s">
-        <x:v>546</x:v>
+        <x:v>548</x:v>
       </x:c>
       <x:c r="F118" s="1" t="s"/>
     </x:row>
     <x:row r="119" spans="1:6">
       <x:c r="A119" s="1" t="s">
-        <x:v>547</x:v>
+        <x:v>549</x:v>
       </x:c>
       <x:c r="B119" s="1" t="s">
-        <x:v>548</x:v>
+        <x:v>550</x:v>
       </x:c>
       <x:c r="C119" s="1" t="s">
-        <x:v>549</x:v>
+        <x:v>551</x:v>
       </x:c>
       <x:c r="D119" s="1" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="E119" s="1" t="s">
-        <x:v>550</x:v>
+        <x:v>552</x:v>
       </x:c>
       <x:c r="F119" s="1" t="s"/>
     </x:row>
     <x:row r="120" spans="1:6">
       <x:c r="A120" s="1" t="s">
-        <x:v>551</x:v>
+        <x:v>553</x:v>
       </x:c>
       <x:c r="B120" s="1" t="s">
-        <x:v>552</x:v>
+        <x:v>554</x:v>
       </x:c>
       <x:c r="C120" s="1" t="s">
         <x:v>227</x:v>
       </x:c>
       <x:c r="D120" s="1" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="E120" s="1" t="s">
-        <x:v>553</x:v>
+        <x:v>555</x:v>
       </x:c>
       <x:c r="F120" s="1" t="s"/>
     </x:row>
     <x:row r="121" spans="1:6">
       <x:c r="A121" s="1" t="s">
-        <x:v>554</x:v>
+        <x:v>556</x:v>
       </x:c>
       <x:c r="B121" s="1" t="s">
-        <x:v>555</x:v>
+        <x:v>557</x:v>
       </x:c>
       <x:c r="C121" s="1" t="s">
-        <x:v>556</x:v>
+        <x:v>558</x:v>
       </x:c>
       <x:c r="D121" s="1" t="s">
-        <x:v>557</x:v>
+        <x:v>559</x:v>
       </x:c>
       <x:c r="E121" s="1" t="s">
-        <x:v>558</x:v>
+        <x:v>560</x:v>
       </x:c>
       <x:c r="F121" s="1" t="s"/>
     </x:row>
     <x:row r="122" spans="1:6">
       <x:c r="A122" s="1" t="s">
-        <x:v>559</x:v>
+        <x:v>561</x:v>
       </x:c>
       <x:c r="B122" s="1" t="s">
-        <x:v>560</x:v>
+        <x:v>562</x:v>
       </x:c>
       <x:c r="C122" s="1" t="s">
-        <x:v>561</x:v>
+        <x:v>563</x:v>
       </x:c>
       <x:c r="D122" s="1" t="s">
-        <x:v>562</x:v>
+        <x:v>564</x:v>
       </x:c>
       <x:c r="E122" s="1" t="s">
-        <x:v>563</x:v>
+        <x:v>565</x:v>
       </x:c>
       <x:c r="F122" s="1" t="s"/>
     </x:row>
     <x:row r="123" spans="1:6">
       <x:c r="A123" s="1" t="s">
-        <x:v>304</x:v>
+        <x:v>306</x:v>
       </x:c>
       <x:c r="B123" s="1" t="s">
-        <x:v>564</x:v>
+        <x:v>566</x:v>
       </x:c>
       <x:c r="C123" s="1" t="s">
-        <x:v>565</x:v>
+        <x:v>567</x:v>
       </x:c>
       <x:c r="D123" s="1" t="s">
-        <x:v>566</x:v>
+        <x:v>568</x:v>
       </x:c>
       <x:c r="E123" s="1" t="s">
-        <x:v>567</x:v>
+        <x:v>569</x:v>
       </x:c>
       <x:c r="F123" s="1" t="s"/>
     </x:row>
     <x:row r="124" spans="1:6">
       <x:c r="A124" s="1" t="s">
-        <x:v>304</x:v>
+        <x:v>306</x:v>
       </x:c>
       <x:c r="B124" s="1" t="s">
-        <x:v>568</x:v>
+        <x:v>570</x:v>
       </x:c>
       <x:c r="C124" s="1" t="s">
-        <x:v>569</x:v>
+        <x:v>571</x:v>
       </x:c>
       <x:c r="D124" s="1" t="s">
-        <x:v>570</x:v>
+        <x:v>572</x:v>
       </x:c>
       <x:c r="E124" s="1" t="s">
-        <x:v>571</x:v>
+        <x:v>573</x:v>
       </x:c>
       <x:c r="F124" s="1" t="s"/>
     </x:row>
     <x:row r="125" spans="1:6">
       <x:c r="A125" s="1" t="s">
-        <x:v>308</x:v>
+        <x:v>310</x:v>
       </x:c>
       <x:c r="B125" s="1" t="s">
-        <x:v>572</x:v>
+        <x:v>574</x:v>
       </x:c>
       <x:c r="C125" s="1" t="s">
-        <x:v>573</x:v>
+        <x:v>575</x:v>
       </x:c>
       <x:c r="D125" s="1" t="s">
-        <x:v>574</x:v>
+        <x:v>576</x:v>
       </x:c>
       <x:c r="E125" s="1" t="s">
-        <x:v>575</x:v>
+        <x:v>577</x:v>
       </x:c>
       <x:c r="F125" s="1" t="s"/>
     </x:row>
     <x:row r="126" spans="1:6">
       <x:c r="A126" s="1" t="s">
-        <x:v>576</x:v>
+        <x:v>578</x:v>
       </x:c>
       <x:c r="B126" s="1" t="s">
-        <x:v>577</x:v>
+        <x:v>579</x:v>
       </x:c>
       <x:c r="C126" s="1" t="s">
-        <x:v>578</x:v>
+        <x:v>580</x:v>
       </x:c>
       <x:c r="D126" s="1" t="s">
-        <x:v>579</x:v>
+        <x:v>581</x:v>
       </x:c>
       <x:c r="E126" s="1" t="s">
-        <x:v>580</x:v>
+        <x:v>582</x:v>
       </x:c>
       <x:c r="F126" s="1" t="s"/>
     </x:row>
     <x:row r="127" spans="1:6">
       <x:c r="A127" s="1" t="s">
-        <x:v>581</x:v>
+        <x:v>583</x:v>
       </x:c>
       <x:c r="B127" s="1" t="s">
-        <x:v>582</x:v>
+        <x:v>584</x:v>
       </x:c>
       <x:c r="C127" s="1" t="s">
-        <x:v>583</x:v>
+        <x:v>585</x:v>
       </x:c>
       <x:c r="D127" s="1" t="s">
-        <x:v>584</x:v>
+        <x:v>586</x:v>
       </x:c>
       <x:c r="E127" s="1" t="s">
-        <x:v>585</x:v>
+        <x:v>587</x:v>
       </x:c>
       <x:c r="F127" s="1" t="s"/>
     </x:row>
     <x:row r="128" spans="1:6">
       <x:c r="A128" s="1" t="s">
-        <x:v>586</x:v>
+        <x:v>588</x:v>
       </x:c>
       <x:c r="B128" s="1" t="s">
-        <x:v>587</x:v>
+        <x:v>589</x:v>
       </x:c>
       <x:c r="C128" s="1" t="s">
-        <x:v>588</x:v>
+        <x:v>590</x:v>
       </x:c>
       <x:c r="D128" s="1" t="s">
-        <x:v>589</x:v>
+        <x:v>591</x:v>
       </x:c>
       <x:c r="E128" s="1" t="s">
-        <x:v>590</x:v>
+        <x:v>592</x:v>
       </x:c>
       <x:c r="F128" s="1" t="s"/>
     </x:row>
     <x:row r="129" spans="1:6">
       <x:c r="A129" s="1" t="s">
         <x:v>259</x:v>
       </x:c>
       <x:c r="B129" s="1" t="s">
-        <x:v>591</x:v>
+        <x:v>593</x:v>
       </x:c>
       <x:c r="C129" s="1" t="s">
-        <x:v>592</x:v>
+        <x:v>594</x:v>
       </x:c>
       <x:c r="D129" s="1" t="s">
-        <x:v>593</x:v>
+        <x:v>595</x:v>
       </x:c>
       <x:c r="E129" s="1" t="s">
-        <x:v>594</x:v>
+        <x:v>596</x:v>
       </x:c>
       <x:c r="F129" s="1" t="s"/>
     </x:row>
     <x:row r="130" spans="1:6">
       <x:c r="A130" s="1" t="s">
         <x:v>268</x:v>
       </x:c>
       <x:c r="B130" s="1" t="s">
-        <x:v>595</x:v>
+        <x:v>597</x:v>
       </x:c>
       <x:c r="C130" s="1" t="s">
-        <x:v>596</x:v>
+        <x:v>598</x:v>
       </x:c>
       <x:c r="D130" s="1" t="s">
-        <x:v>597</x:v>
+        <x:v>599</x:v>
       </x:c>
       <x:c r="E130" s="1" t="s">
-        <x:v>598</x:v>
+        <x:v>600</x:v>
       </x:c>
       <x:c r="F130" s="1" t="s"/>
     </x:row>
     <x:row r="131" spans="1:6">
       <x:c r="A131" s="1" t="s">
         <x:v>273</x:v>
       </x:c>
       <x:c r="B131" s="1" t="s">
-        <x:v>599</x:v>
+        <x:v>601</x:v>
       </x:c>
       <x:c r="C131" s="1" t="s">
-        <x:v>600</x:v>
+        <x:v>602</x:v>
       </x:c>
       <x:c r="D131" s="1" t="s">
-        <x:v>601</x:v>
+        <x:v>603</x:v>
       </x:c>
       <x:c r="E131" s="1" t="s">
-        <x:v>602</x:v>
+        <x:v>604</x:v>
       </x:c>
       <x:c r="F131" s="1" t="s"/>
     </x:row>
     <x:row r="132" spans="1:6">
       <x:c r="A132" s="1" t="s">
-        <x:v>276</x:v>
+        <x:v>278</x:v>
       </x:c>
       <x:c r="B132" s="1" t="s">
+        <x:v>605</x:v>
+      </x:c>
+      <x:c r="C132" s="1" t="s">
+        <x:v>606</x:v>
+      </x:c>
+      <x:c r="D132" s="1" t="s">
         <x:v>603</x:v>
       </x:c>
-      <x:c r="C132" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="E132" s="1" t="s">
-        <x:v>605</x:v>
+        <x:v>607</x:v>
       </x:c>
       <x:c r="F132" s="1" t="s"/>
     </x:row>
     <x:row r="133" spans="1:6">
       <x:c r="A133" s="1" t="s">
-        <x:v>281</x:v>
+        <x:v>283</x:v>
       </x:c>
       <x:c r="B133" s="1" t="s">
-        <x:v>606</x:v>
+        <x:v>608</x:v>
       </x:c>
       <x:c r="C133" s="1" t="s">
-        <x:v>607</x:v>
+        <x:v>609</x:v>
       </x:c>
       <x:c r="D133" s="1" t="s">
-        <x:v>608</x:v>
+        <x:v>610</x:v>
       </x:c>
       <x:c r="E133" s="1" t="s">
-        <x:v>609</x:v>
+        <x:v>611</x:v>
       </x:c>
       <x:c r="F133" s="1" t="s"/>
     </x:row>
     <x:row r="134" spans="1:6">
       <x:c r="A134" s="1" t="s">
-        <x:v>285</x:v>
+        <x:v>287</x:v>
       </x:c>
       <x:c r="B134" s="1" t="s">
-        <x:v>610</x:v>
+        <x:v>612</x:v>
       </x:c>
       <x:c r="C134" s="1" t="s">
-        <x:v>611</x:v>
+        <x:v>613</x:v>
       </x:c>
       <x:c r="D134" s="1" t="s">
-        <x:v>612</x:v>
+        <x:v>614</x:v>
       </x:c>
       <x:c r="E134" s="1" t="s">
-        <x:v>613</x:v>
+        <x:v>615</x:v>
       </x:c>
       <x:c r="F134" s="1" t="s"/>
     </x:row>
     <x:row r="135" spans="1:6">
       <x:c r="A135" s="1" t="s">
-        <x:v>289</x:v>
+        <x:v>291</x:v>
       </x:c>
       <x:c r="B135" s="1" t="s">
-        <x:v>614</x:v>
+        <x:v>616</x:v>
       </x:c>
       <x:c r="C135" s="1" t="s">
-        <x:v>615</x:v>
+        <x:v>617</x:v>
       </x:c>
       <x:c r="D135" s="1" t="s">
-        <x:v>616</x:v>
+        <x:v>618</x:v>
       </x:c>
       <x:c r="E135" s="1" t="s">
-        <x:v>617</x:v>
+        <x:v>619</x:v>
       </x:c>
       <x:c r="F135" s="1" t="s"/>
     </x:row>
     <x:row r="136" spans="1:6">
       <x:c r="A136" s="1" t="s">
-        <x:v>294</x:v>
+        <x:v>296</x:v>
       </x:c>
       <x:c r="B136" s="1" t="s">
-        <x:v>618</x:v>
+        <x:v>620</x:v>
       </x:c>
       <x:c r="C136" s="1" t="s">
-        <x:v>619</x:v>
+        <x:v>621</x:v>
       </x:c>
       <x:c r="D136" s="1" t="s">
-        <x:v>620</x:v>
+        <x:v>622</x:v>
       </x:c>
       <x:c r="E136" s="1" t="s">
-        <x:v>621</x:v>
+        <x:v>623</x:v>
       </x:c>
       <x:c r="F136" s="1" t="s"/>
     </x:row>
     <x:row r="137" spans="1:6">
       <x:c r="A137" s="1" t="s">
-        <x:v>299</x:v>
+        <x:v>301</x:v>
       </x:c>
       <x:c r="B137" s="1" t="s">
-        <x:v>622</x:v>
+        <x:v>624</x:v>
       </x:c>
       <x:c r="C137" s="1" t="s">
-        <x:v>623</x:v>
+        <x:v>625</x:v>
       </x:c>
       <x:c r="D137" s="1" t="s">
-        <x:v>624</x:v>
+        <x:v>626</x:v>
       </x:c>
       <x:c r="E137" s="1" t="s">
-        <x:v>625</x:v>
+        <x:v>627</x:v>
       </x:c>
       <x:c r="F137" s="1" t="s"/>
     </x:row>
     <x:row r="138" spans="1:6">
       <x:c r="A138" s="1" t="s">
-        <x:v>304</x:v>
+        <x:v>306</x:v>
       </x:c>
       <x:c r="B138" s="1" t="s">
-        <x:v>626</x:v>
+        <x:v>628</x:v>
       </x:c>
       <x:c r="C138" s="1" t="s">
-        <x:v>627</x:v>
+        <x:v>629</x:v>
       </x:c>
       <x:c r="D138" s="1" t="s">
-        <x:v>628</x:v>
+        <x:v>630</x:v>
       </x:c>
       <x:c r="E138" s="1" t="s">
-        <x:v>629</x:v>
+        <x:v>631</x:v>
       </x:c>
       <x:c r="F138" s="1" t="s"/>
     </x:row>
     <x:row r="139" spans="1:6">
       <x:c r="A139" s="1" t="s">
-        <x:v>308</x:v>
+        <x:v>310</x:v>
       </x:c>
       <x:c r="B139" s="1" t="s">
-        <x:v>630</x:v>
+        <x:v>632</x:v>
       </x:c>
       <x:c r="C139" s="1" t="s">
-        <x:v>631</x:v>
+        <x:v>633</x:v>
       </x:c>
       <x:c r="D139" s="1" t="s">
-        <x:v>632</x:v>
+        <x:v>634</x:v>
       </x:c>
       <x:c r="E139" s="1" t="s">
-        <x:v>633</x:v>
+        <x:v>635</x:v>
       </x:c>
       <x:c r="F139" s="1" t="s"/>
     </x:row>
     <x:row r="140" spans="1:6">
       <x:c r="A140" s="1" t="s">
-        <x:v>313</x:v>
+        <x:v>315</x:v>
       </x:c>
       <x:c r="B140" s="1" t="s">
-        <x:v>634</x:v>
+        <x:v>636</x:v>
       </x:c>
       <x:c r="C140" s="1" t="s">
-        <x:v>635</x:v>
+        <x:v>637</x:v>
       </x:c>
       <x:c r="D140" s="1" t="s">
-        <x:v>636</x:v>
+        <x:v>638</x:v>
       </x:c>
       <x:c r="E140" s="1" t="s">
-        <x:v>637</x:v>
+        <x:v>639</x:v>
       </x:c>
       <x:c r="F140" s="1" t="s"/>
     </x:row>
     <x:row r="141" spans="1:6">
       <x:c r="A141" s="1" t="s">
-        <x:v>318</x:v>
+        <x:v>320</x:v>
       </x:c>
       <x:c r="B141" s="1" t="s">
-        <x:v>638</x:v>
+        <x:v>640</x:v>
       </x:c>
       <x:c r="C141" s="1" t="s">
-        <x:v>639</x:v>
+        <x:v>641</x:v>
       </x:c>
       <x:c r="D141" s="1" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="E141" s="1" t="s">
-        <x:v>640</x:v>
+        <x:v>642</x:v>
       </x:c>
       <x:c r="F141" s="1" t="s"/>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="1">
     <x:tablePart r:id="rId5"/>
   </x:tableParts>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:DocSecurity>0</ap:DocSecurity>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="4">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>