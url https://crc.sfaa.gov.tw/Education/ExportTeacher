--- v8 (2026-04-09)
+++ v9 (2026-04-30)
@@ -1,82 +1,79 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6ec3aa8cbf874945" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c80b39655841435b852fb932ebd3ee86.psmdcp" Id="Rb6ef0d6b5dc54542" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3a9e031d770e46fd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d099bf7e353e43d08aa2b43e399e6031.psmdcp" Id="Rc1c4fc4c527a4fc3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="CRC師資資料庫名單" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="643" uniqueCount="643">
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="642" uniqueCount="642">
   <x:si>
     <x:t xml:space="preserve">資料來源：CRC資訊網 </x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">匯出日期：2026/04/09 </x:t>
+    <x:t xml:space="preserve">匯出日期：2026/04/30 </x:t>
   </x:si>
   <x:si>
     <x:t>排序</x:t>
   </x:si>
   <x:si>
     <x:t>姓名</x:t>
   </x:si>
   <x:si>
     <x:t>服務單位及職稱</x:t>
   </x:si>
   <x:si>
     <x:t>可講授重點</x:t>
   </x:si>
   <x:si>
     <x:t>Email</x:t>
-  </x:si>
-[...1 lines deleted...]
-    <x:t>師資專長</x:t>
   </x:si>
   <x:si>
     <x:t>1</x:t>
   </x:si>
   <x:si>
     <x:t>丁雁琪</x:t>
   </x:si>
   <x:si>
     <x:t>財團法人天主教福利會執行長</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">原則性條文(禁止歧視、兒童最佳利益、生存及發展權、尊重兒童意見)
 </x:t>
   </x:si>
   <x:si>
     <x:t>newtript@cs.org.tw</x:t>
   </x:si>
   <x:si>
     <x:t>2</x:t>
   </x:si>
   <x:si>
     <x:t>王秀娟</x:t>
   </x:si>
   <x:si>
     <x:t>社團法人臺灣還我特色公園行動聯盟理事長</x:t>
@@ -2392,59 +2389,58 @@
     </x:xf>
   </x:cellStyleXfs>
   <x:cellXfs count="2">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="1" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
   </x:cellXfs>
   <x:cellStyles count="1">
     <x:cellStyle name="Normal" xfId="0" builtinId="0"/>
   </x:cellStyles>
   <x:dxfs count="1">
     <x:dxf/>
   </x:dxfs>
 </x:styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/xl/theme/theme1.xml" Id="rId7" /></Relationships>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<x:table xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Table1" displayName="Table1" ref="A2:F141" totalsRowShown="0">
-[...1 lines deleted...]
-  <x:tableColumns count="6">
+<x:table xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Table1" displayName="Table1" ref="A2:E141" totalsRowShown="0">
+  <x:autoFilter ref="A2:E141"/>
+  <x:tableColumns count="5">
     <x:tableColumn id="1" name="排序" dataDxfId="0"/>
     <x:tableColumn id="2" name="姓名" dataDxfId="0"/>
     <x:tableColumn id="3" name="服務單位及職稱" dataDxfId="0"/>
     <x:tableColumn id="4" name="可講授重點" dataDxfId="0"/>
     <x:tableColumn id="5" name="Email" dataDxfId="0"/>
-    <x:tableColumn id="6" name="師資專長" dataDxfId="0"/>
   </x:tableColumns>
   <x:tableStyleInfo name="TableStyleMedium2" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </x:table>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
@@ -2697,2593 +2693,2450 @@
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table1.xml" Id="rId5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:F141"/>
+  <x:dimension ref="A1:E141"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="9.165425" style="1" customWidth="1"/>
     <x:col min="2" max="2" width="12.330625" style="1" customWidth="1"/>
     <x:col min="3" max="3" width="74.100625" style="1" customWidth="1"/>
     <x:col min="4" max="4" width="125.410625" style="1" customWidth="1"/>
     <x:col min="5" max="5" width="50.910625" style="1" customWidth="1"/>
-    <x:col min="6" max="6" width="13.775425" style="1" customWidth="1"/>
   </x:cols>
   <x:sheetData>
-    <x:row r="1" spans="1:6">
+    <x:row r="1" spans="1:5">
       <x:c r="C1" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="D1" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
-    <x:row r="2" spans="1:6">
+    <x:row r="2" spans="1:5">
       <x:c r="A2" s="1" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B2" s="1" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="C2" s="1" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="D2" s="1" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="E2" s="1" t="s">
         <x:v>6</x:v>
       </x:c>
-      <x:c r="F2" s="1" t="s">
+    </x:row>
+    <x:row r="3" spans="1:5">
+      <x:c r="A3" s="1" t="s">
         <x:v>7</x:v>
       </x:c>
-    </x:row>
-[...1 lines deleted...]
-      <x:c r="A3" s="1" t="s">
+      <x:c r="B3" s="1" t="s">
         <x:v>8</x:v>
       </x:c>
-      <x:c r="B3" s="1" t="s">
+      <x:c r="C3" s="1" t="s">
         <x:v>9</x:v>
       </x:c>
-      <x:c r="C3" s="1" t="s">
+      <x:c r="D3" s="1" t="s">
         <x:v>10</x:v>
       </x:c>
-      <x:c r="D3" s="1" t="s">
+      <x:c r="E3" s="1" t="s">
         <x:v>11</x:v>
       </x:c>
-      <x:c r="E3" s="1" t="s">
+    </x:row>
+    <x:row r="4" spans="1:5">
+      <x:c r="A4" s="1" t="s">
         <x:v>12</x:v>
       </x:c>
-      <x:c r="F3" s="1" t="s"/>
-[...2 lines deleted...]
-      <x:c r="A4" s="1" t="s">
+      <x:c r="B4" s="1" t="s">
         <x:v>13</x:v>
       </x:c>
-      <x:c r="B4" s="1" t="s">
+      <x:c r="C4" s="1" t="s">
         <x:v>14</x:v>
       </x:c>
-      <x:c r="C4" s="1" t="s">
+      <x:c r="D4" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
-      <x:c r="D4" s="1" t="s">
+      <x:c r="E4" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
-      <x:c r="E4" s="1" t="s">
+    </x:row>
+    <x:row r="5" spans="1:5">
+      <x:c r="A5" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
-      <x:c r="F4" s="1" t="s"/>
-[...2 lines deleted...]
-      <x:c r="A5" s="1" t="s">
+      <x:c r="B5" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
-      <x:c r="B5" s="1" t="s">
+      <x:c r="C5" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
-      <x:c r="C5" s="1" t="s">
+      <x:c r="D5" s="1" t="s">
         <x:v>20</x:v>
       </x:c>
-      <x:c r="D5" s="1" t="s">
+      <x:c r="E5" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
-      <x:c r="E5" s="1" t="s">
+    </x:row>
+    <x:row r="6" spans="1:5">
+      <x:c r="A6" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
-      <x:c r="F5" s="1" t="s"/>
-[...2 lines deleted...]
-      <x:c r="A6" s="1" t="s">
+      <x:c r="B6" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
-      <x:c r="B6" s="1" t="s">
+      <x:c r="C6" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
-      <x:c r="C6" s="1" t="s">
+      <x:c r="D6" s="1" t="s">
         <x:v>25</x:v>
       </x:c>
-      <x:c r="D6" s="1" t="s">
+      <x:c r="E6" s="1" t="s">
         <x:v>26</x:v>
       </x:c>
-      <x:c r="E6" s="1" t="s">
+    </x:row>
+    <x:row r="7" spans="1:5">
+      <x:c r="A7" s="1" t="s">
         <x:v>27</x:v>
       </x:c>
-      <x:c r="F6" s="1" t="s"/>
-[...2 lines deleted...]
-      <x:c r="A7" s="1" t="s">
+      <x:c r="B7" s="1" t="s">
         <x:v>28</x:v>
       </x:c>
-      <x:c r="B7" s="1" t="s">
+      <x:c r="C7" s="1" t="s">
         <x:v>29</x:v>
       </x:c>
-      <x:c r="C7" s="1" t="s">
+      <x:c r="D7" s="1" t="s">
         <x:v>30</x:v>
       </x:c>
-      <x:c r="D7" s="1" t="s">
+      <x:c r="E7" s="1" t="s">
         <x:v>31</x:v>
       </x:c>
-      <x:c r="E7" s="1" t="s">
+    </x:row>
+    <x:row r="8" spans="1:5">
+      <x:c r="A8" s="1" t="s">
         <x:v>32</x:v>
       </x:c>
-      <x:c r="F7" s="1" t="s"/>
-[...2 lines deleted...]
-      <x:c r="A8" s="1" t="s">
+      <x:c r="B8" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
-      <x:c r="B8" s="1" t="s">
+      <x:c r="C8" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
-      <x:c r="C8" s="1" t="s">
+      <x:c r="D8" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
-      <x:c r="D8" s="1" t="s">
+      <x:c r="E8" s="1" t="s">
         <x:v>36</x:v>
       </x:c>
-      <x:c r="E8" s="1" t="s">
+    </x:row>
+    <x:row r="9" spans="1:5">
+      <x:c r="A9" s="1" t="s">
         <x:v>37</x:v>
       </x:c>
-      <x:c r="F8" s="1" t="s"/>
-[...2 lines deleted...]
-      <x:c r="A9" s="1" t="s">
+      <x:c r="B9" s="1" t="s">
         <x:v>38</x:v>
       </x:c>
-      <x:c r="B9" s="1" t="s">
+      <x:c r="C9" s="1" t="s">
         <x:v>39</x:v>
       </x:c>
-      <x:c r="C9" s="1" t="s">
+      <x:c r="D9" s="1" t="s">
         <x:v>40</x:v>
       </x:c>
-      <x:c r="D9" s="1" t="s">
+      <x:c r="E9" s="1" t="s">
         <x:v>41</x:v>
       </x:c>
-      <x:c r="E9" s="1" t="s">
+    </x:row>
+    <x:row r="10" spans="1:5">
+      <x:c r="A10" s="1" t="s">
         <x:v>42</x:v>
       </x:c>
-      <x:c r="F9" s="1" t="s"/>
-[...2 lines deleted...]
-      <x:c r="A10" s="1" t="s">
+      <x:c r="B10" s="1" t="s">
         <x:v>43</x:v>
       </x:c>
-      <x:c r="B10" s="1" t="s">
+      <x:c r="C10" s="1" t="s">
         <x:v>44</x:v>
       </x:c>
-      <x:c r="C10" s="1" t="s">
+      <x:c r="D10" s="1" t="s">
         <x:v>45</x:v>
       </x:c>
-      <x:c r="D10" s="1" t="s">
+      <x:c r="E10" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
-      <x:c r="E10" s="1" t="s">
+    </x:row>
+    <x:row r="11" spans="1:5">
+      <x:c r="A11" s="1" t="s">
         <x:v>47</x:v>
       </x:c>
-      <x:c r="F10" s="1" t="s"/>
-[...2 lines deleted...]
-      <x:c r="A11" s="1" t="s">
+      <x:c r="B11" s="1" t="s">
         <x:v>48</x:v>
       </x:c>
-      <x:c r="B11" s="1" t="s">
+      <x:c r="C11" s="1" t="s">
         <x:v>49</x:v>
       </x:c>
-      <x:c r="C11" s="1" t="s">
+      <x:c r="D11" s="1" t="s">
+        <x:v>45</x:v>
+      </x:c>
+      <x:c r="E11" s="1" t="s">
         <x:v>50</x:v>
       </x:c>
-      <x:c r="D11" s="1" t="s">
+    </x:row>
+    <x:row r="12" spans="1:5">
+      <x:c r="A12" s="1" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="B12" s="1" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="C12" s="1" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="D12" s="1" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="E12" s="1" t="s">
+        <x:v>55</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="13" spans="1:5">
+      <x:c r="A13" s="1" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="B13" s="1" t="s">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="C13" s="1" t="s">
+        <x:v>58</x:v>
+      </x:c>
+      <x:c r="D13" s="1" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="E13" s="1" t="s">
+        <x:v>60</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="14" spans="1:5">
+      <x:c r="A14" s="1" t="s">
+        <x:v>61</x:v>
+      </x:c>
+      <x:c r="B14" s="1" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="C14" s="1" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="D14" s="1" t="s">
+        <x:v>64</x:v>
+      </x:c>
+      <x:c r="E14" s="1" t="s">
+        <x:v>65</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="15" spans="1:5">
+      <x:c r="A15" s="1" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="B15" s="1" t="s">
+        <x:v>67</x:v>
+      </x:c>
+      <x:c r="C15" s="1" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="D15" s="1" t="s">
+        <x:v>69</x:v>
+      </x:c>
+      <x:c r="E15" s="1" t="s">
+        <x:v>70</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="16" spans="1:5">
+      <x:c r="A16" s="1" t="s">
+        <x:v>71</x:v>
+      </x:c>
+      <x:c r="B16" s="1" t="s">
+        <x:v>72</x:v>
+      </x:c>
+      <x:c r="C16" s="1" t="s">
+        <x:v>73</x:v>
+      </x:c>
+      <x:c r="D16" s="1" t="s">
+        <x:v>74</x:v>
+      </x:c>
+      <x:c r="E16" s="1" t="s">
+        <x:v>75</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="17" spans="1:5">
+      <x:c r="A17" s="1" t="s">
+        <x:v>76</x:v>
+      </x:c>
+      <x:c r="B17" s="1" t="s">
+        <x:v>77</x:v>
+      </x:c>
+      <x:c r="C17" s="1" t="s">
+        <x:v>78</x:v>
+      </x:c>
+      <x:c r="D17" s="1" t="s">
+        <x:v>79</x:v>
+      </x:c>
+      <x:c r="E17" s="1" t="s">
+        <x:v>80</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="18" spans="1:5">
+      <x:c r="A18" s="1" t="s">
+        <x:v>81</x:v>
+      </x:c>
+      <x:c r="B18" s="1" t="s">
+        <x:v>82</x:v>
+      </x:c>
+      <x:c r="C18" s="1" t="s">
+        <x:v>83</x:v>
+      </x:c>
+      <x:c r="D18" s="1" t="s">
+        <x:v>84</x:v>
+      </x:c>
+      <x:c r="E18" s="1" t="s">
+        <x:v>85</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="19" spans="1:5">
+      <x:c r="A19" s="1" t="s">
+        <x:v>86</x:v>
+      </x:c>
+      <x:c r="B19" s="1" t="s">
+        <x:v>87</x:v>
+      </x:c>
+      <x:c r="C19" s="1" t="s">
+        <x:v>88</x:v>
+      </x:c>
+      <x:c r="D19" s="1" t="s">
+        <x:v>89</x:v>
+      </x:c>
+      <x:c r="E19" s="1" t="s">
+        <x:v>90</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="20" spans="1:5">
+      <x:c r="A20" s="1" t="s">
+        <x:v>91</x:v>
+      </x:c>
+      <x:c r="B20" s="1" t="s">
+        <x:v>92</x:v>
+      </x:c>
+      <x:c r="C20" s="1" t="s">
+        <x:v>93</x:v>
+      </x:c>
+      <x:c r="D20" s="1" t="s">
+        <x:v>94</x:v>
+      </x:c>
+      <x:c r="E20" s="1" t="s">
+        <x:v>95</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="21" spans="1:5">
+      <x:c r="A21" s="1" t="s">
+        <x:v>96</x:v>
+      </x:c>
+      <x:c r="B21" s="1" t="s">
+        <x:v>97</x:v>
+      </x:c>
+      <x:c r="C21" s="1" t="s">
+        <x:v>98</x:v>
+      </x:c>
+      <x:c r="D21" s="1" t="s">
+        <x:v>99</x:v>
+      </x:c>
+      <x:c r="E21" s="1" t="s">
+        <x:v>100</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="22" spans="1:5">
+      <x:c r="A22" s="1" t="s">
+        <x:v>101</x:v>
+      </x:c>
+      <x:c r="B22" s="1" t="s">
+        <x:v>102</x:v>
+      </x:c>
+      <x:c r="C22" s="1" t="s">
+        <x:v>103</x:v>
+      </x:c>
+      <x:c r="D22" s="1" t="s">
+        <x:v>104</x:v>
+      </x:c>
+      <x:c r="E22" s="1" t="s">
+        <x:v>105</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="23" spans="1:5">
+      <x:c r="A23" s="1" t="s">
+        <x:v>106</x:v>
+      </x:c>
+      <x:c r="B23" s="1" t="s">
+        <x:v>107</x:v>
+      </x:c>
+      <x:c r="C23" s="1" t="s">
+        <x:v>108</x:v>
+      </x:c>
+      <x:c r="D23" s="1" t="s">
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="E23" s="1" t="s">
+        <x:v>110</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="24" spans="1:5">
+      <x:c r="A24" s="1" t="s">
+        <x:v>111</x:v>
+      </x:c>
+      <x:c r="B24" s="1" t="s">
+        <x:v>112</x:v>
+      </x:c>
+      <x:c r="C24" s="1" t="s">
+        <x:v>113</x:v>
+      </x:c>
+      <x:c r="D24" s="1" t="s">
+        <x:v>114</x:v>
+      </x:c>
+      <x:c r="E24" s="1" t="s">
+        <x:v>115</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="25" spans="1:5">
+      <x:c r="A25" s="1" t="s">
+        <x:v>116</x:v>
+      </x:c>
+      <x:c r="B25" s="1" t="s">
+        <x:v>117</x:v>
+      </x:c>
+      <x:c r="C25" s="1" t="s">
+        <x:v>118</x:v>
+      </x:c>
+      <x:c r="D25" s="1" t="s">
+        <x:v>119</x:v>
+      </x:c>
+      <x:c r="E25" s="1" t="s">
+        <x:v>120</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="26" spans="1:5">
+      <x:c r="A26" s="1" t="s">
+        <x:v>121</x:v>
+      </x:c>
+      <x:c r="B26" s="1" t="s">
+        <x:v>122</x:v>
+      </x:c>
+      <x:c r="C26" s="1" t="s">
+        <x:v>123</x:v>
+      </x:c>
+      <x:c r="D26" s="1" t="s">
+        <x:v>124</x:v>
+      </x:c>
+      <x:c r="E26" s="1" t="s">
+        <x:v>125</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="27" spans="1:5">
+      <x:c r="A27" s="1" t="s">
+        <x:v>126</x:v>
+      </x:c>
+      <x:c r="B27" s="1" t="s">
+        <x:v>127</x:v>
+      </x:c>
+      <x:c r="C27" s="1" t="s">
+        <x:v>128</x:v>
+      </x:c>
+      <x:c r="D27" s="1" t="s">
+        <x:v>129</x:v>
+      </x:c>
+      <x:c r="E27" s="1" t="s">
+        <x:v>130</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="28" spans="1:5">
+      <x:c r="A28" s="1" t="s">
+        <x:v>131</x:v>
+      </x:c>
+      <x:c r="B28" s="1" t="s">
+        <x:v>132</x:v>
+      </x:c>
+      <x:c r="C28" s="1" t="s">
+        <x:v>133</x:v>
+      </x:c>
+      <x:c r="D28" s="1" t="s">
+        <x:v>134</x:v>
+      </x:c>
+      <x:c r="E28" s="1" t="s">
+        <x:v>135</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="29" spans="1:5">
+      <x:c r="A29" s="1" t="s">
+        <x:v>136</x:v>
+      </x:c>
+      <x:c r="B29" s="1" t="s">
+        <x:v>137</x:v>
+      </x:c>
+      <x:c r="C29" s="1" t="s">
+        <x:v>138</x:v>
+      </x:c>
+      <x:c r="D29" s="1" t="s">
+        <x:v>139</x:v>
+      </x:c>
+      <x:c r="E29" s="1" t="s">
+        <x:v>140</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="30" spans="1:5">
+      <x:c r="A30" s="1" t="s">
+        <x:v>141</x:v>
+      </x:c>
+      <x:c r="B30" s="1" t="s">
+        <x:v>142</x:v>
+      </x:c>
+      <x:c r="C30" s="1" t="s">
+        <x:v>143</x:v>
+      </x:c>
+      <x:c r="D30" s="1" t="s">
+        <x:v>45</x:v>
+      </x:c>
+      <x:c r="E30" s="1" t="s">
+        <x:v>144</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="31" spans="1:5">
+      <x:c r="A31" s="1" t="s">
+        <x:v>145</x:v>
+      </x:c>
+      <x:c r="B31" s="1" t="s">
+        <x:v>146</x:v>
+      </x:c>
+      <x:c r="C31" s="1" t="s">
+        <x:v>147</x:v>
+      </x:c>
+      <x:c r="D31" s="1" t="s">
+        <x:v>148</x:v>
+      </x:c>
+      <x:c r="E31" s="1" t="s">
+        <x:v>149</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="32" spans="1:5">
+      <x:c r="A32" s="1" t="s">
+        <x:v>150</x:v>
+      </x:c>
+      <x:c r="B32" s="1" t="s">
+        <x:v>151</x:v>
+      </x:c>
+      <x:c r="C32" s="1" t="s">
+        <x:v>152</x:v>
+      </x:c>
+      <x:c r="D32" s="1" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="E32" s="1" t="s">
+        <x:v>153</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="33" spans="1:5">
+      <x:c r="A33" s="1" t="s">
+        <x:v>154</x:v>
+      </x:c>
+      <x:c r="B33" s="1" t="s">
+        <x:v>155</x:v>
+      </x:c>
+      <x:c r="C33" s="1" t="s">
+        <x:v>156</x:v>
+      </x:c>
+      <x:c r="D33" s="1" t="s">
+        <x:v>79</x:v>
+      </x:c>
+      <x:c r="E33" s="1" t="s">
+        <x:v>157</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="34" spans="1:5">
+      <x:c r="A34" s="1" t="s">
+        <x:v>158</x:v>
+      </x:c>
+      <x:c r="B34" s="1" t="s">
+        <x:v>159</x:v>
+      </x:c>
+      <x:c r="C34" s="1" t="s">
+        <x:v>160</x:v>
+      </x:c>
+      <x:c r="D34" s="1" t="s">
+        <x:v>45</x:v>
+      </x:c>
+      <x:c r="E34" s="1" t="s">
+        <x:v>161</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="35" spans="1:5">
+      <x:c r="A35" s="1" t="s">
+        <x:v>162</x:v>
+      </x:c>
+      <x:c r="B35" s="1" t="s">
+        <x:v>163</x:v>
+      </x:c>
+      <x:c r="C35" s="1" t="s">
+        <x:v>164</x:v>
+      </x:c>
+      <x:c r="D35" s="1" t="s">
+        <x:v>165</x:v>
+      </x:c>
+      <x:c r="E35" s="1" t="s">
+        <x:v>166</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="36" spans="1:5">
+      <x:c r="A36" s="1" t="s">
+        <x:v>167</x:v>
+      </x:c>
+      <x:c r="B36" s="1" t="s">
+        <x:v>168</x:v>
+      </x:c>
+      <x:c r="C36" s="1" t="s">
+        <x:v>169</x:v>
+      </x:c>
+      <x:c r="D36" s="1" t="s">
+        <x:v>170</x:v>
+      </x:c>
+      <x:c r="E36" s="1" t="s">
+        <x:v>171</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="37" spans="1:5">
+      <x:c r="A37" s="1" t="s">
+        <x:v>172</x:v>
+      </x:c>
+      <x:c r="B37" s="1" t="s">
+        <x:v>173</x:v>
+      </x:c>
+      <x:c r="C37" s="1" t="s">
+        <x:v>174</x:v>
+      </x:c>
+      <x:c r="D37" s="1" t="s">
+        <x:v>79</x:v>
+      </x:c>
+      <x:c r="E37" s="1" t="s">
+        <x:v>175</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="38" spans="1:5">
+      <x:c r="A38" s="1" t="s">
+        <x:v>176</x:v>
+      </x:c>
+      <x:c r="B38" s="1" t="s">
+        <x:v>177</x:v>
+      </x:c>
+      <x:c r="C38" s="1" t="s">
+        <x:v>178</x:v>
+      </x:c>
+      <x:c r="D38" s="1" t="s">
+        <x:v>179</x:v>
+      </x:c>
+      <x:c r="E38" s="1" t="s">
+        <x:v>180</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="39" spans="1:5">
+      <x:c r="A39" s="1" t="s">
+        <x:v>181</x:v>
+      </x:c>
+      <x:c r="B39" s="1" t="s">
+        <x:v>182</x:v>
+      </x:c>
+      <x:c r="C39" s="1" t="s">
+        <x:v>183</x:v>
+      </x:c>
+      <x:c r="D39" s="1" t="s">
+        <x:v>184</x:v>
+      </x:c>
+      <x:c r="E39" s="1" t="s">
+        <x:v>185</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="40" spans="1:5">
+      <x:c r="A40" s="1" t="s">
+        <x:v>186</x:v>
+      </x:c>
+      <x:c r="B40" s="1" t="s">
+        <x:v>187</x:v>
+      </x:c>
+      <x:c r="C40" s="1" t="s">
+        <x:v>188</x:v>
+      </x:c>
+      <x:c r="D40" s="1" t="s">
+        <x:v>189</x:v>
+      </x:c>
+      <x:c r="E40" s="1" t="s">
+        <x:v>190</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="41" spans="1:5">
+      <x:c r="A41" s="1" t="s">
+        <x:v>191</x:v>
+      </x:c>
+      <x:c r="B41" s="1" t="s">
+        <x:v>192</x:v>
+      </x:c>
+      <x:c r="C41" s="1" t="s">
+        <x:v>193</x:v>
+      </x:c>
+      <x:c r="D41" s="1" t="s">
+        <x:v>194</x:v>
+      </x:c>
+      <x:c r="E41" s="1" t="s">
+        <x:v>195</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="42" spans="1:5">
+      <x:c r="A42" s="1" t="s">
+        <x:v>196</x:v>
+      </x:c>
+      <x:c r="B42" s="1" t="s">
+        <x:v>197</x:v>
+      </x:c>
+      <x:c r="C42" s="1" t="s">
+        <x:v>198</x:v>
+      </x:c>
+      <x:c r="D42" s="1" t="s">
+        <x:v>199</x:v>
+      </x:c>
+      <x:c r="E42" s="1" t="s">
+        <x:v>200</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="43" spans="1:5">
+      <x:c r="A43" s="1" t="s">
+        <x:v>201</x:v>
+      </x:c>
+      <x:c r="B43" s="1" t="s">
+        <x:v>202</x:v>
+      </x:c>
+      <x:c r="C43" s="1" t="s">
+        <x:v>203</x:v>
+      </x:c>
+      <x:c r="D43" s="1" t="s">
+        <x:v>204</x:v>
+      </x:c>
+      <x:c r="E43" s="1" t="s">
+        <x:v>205</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="44" spans="1:5">
+      <x:c r="A44" s="1" t="s">
+        <x:v>206</x:v>
+      </x:c>
+      <x:c r="B44" s="1" t="s">
+        <x:v>207</x:v>
+      </x:c>
+      <x:c r="C44" s="1" t="s">
+        <x:v>208</x:v>
+      </x:c>
+      <x:c r="D44" s="1" t="s">
+        <x:v>209</x:v>
+      </x:c>
+      <x:c r="E44" s="1" t="s">
+        <x:v>210</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="45" spans="1:5">
+      <x:c r="A45" s="1" t="s">
+        <x:v>211</x:v>
+      </x:c>
+      <x:c r="B45" s="1" t="s">
+        <x:v>212</x:v>
+      </x:c>
+      <x:c r="C45" s="1" t="s">
+        <x:v>213</x:v>
+      </x:c>
+      <x:c r="D45" s="1" t="s">
+        <x:v>214</x:v>
+      </x:c>
+      <x:c r="E45" s="1" t="s">
+        <x:v>215</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="46" spans="1:5">
+      <x:c r="A46" s="1" t="s">
+        <x:v>216</x:v>
+      </x:c>
+      <x:c r="B46" s="1" t="s">
+        <x:v>217</x:v>
+      </x:c>
+      <x:c r="C46" s="1" t="s">
+        <x:v>152</x:v>
+      </x:c>
+      <x:c r="D46" s="1" t="s">
+        <x:v>218</x:v>
+      </x:c>
+      <x:c r="E46" s="1" t="s">
+        <x:v>219</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="47" spans="1:5">
+      <x:c r="A47" s="1" t="s">
+        <x:v>220</x:v>
+      </x:c>
+      <x:c r="B47" s="1" t="s">
+        <x:v>221</x:v>
+      </x:c>
+      <x:c r="C47" s="1" t="s">
+        <x:v>222</x:v>
+      </x:c>
+      <x:c r="D47" s="1" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="E47" s="1" t="s">
+        <x:v>223</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="48" spans="1:5">
+      <x:c r="A48" s="1" t="s">
+        <x:v>224</x:v>
+      </x:c>
+      <x:c r="B48" s="1" t="s">
+        <x:v>225</x:v>
+      </x:c>
+      <x:c r="C48" s="1" t="s">
+        <x:v>226</x:v>
+      </x:c>
+      <x:c r="D48" s="1" t="s">
+        <x:v>227</x:v>
+      </x:c>
+      <x:c r="E48" s="1" t="s">
+        <x:v>228</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="49" spans="1:5">
+      <x:c r="A49" s="1" t="s">
+        <x:v>229</x:v>
+      </x:c>
+      <x:c r="B49" s="1" t="s">
+        <x:v>230</x:v>
+      </x:c>
+      <x:c r="C49" s="1" t="s">
+        <x:v>231</x:v>
+      </x:c>
+      <x:c r="D49" s="1" t="s">
+        <x:v>232</x:v>
+      </x:c>
+      <x:c r="E49" s="1" t="s">
+        <x:v>233</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="50" spans="1:5">
+      <x:c r="A50" s="1" t="s">
+        <x:v>234</x:v>
+      </x:c>
+      <x:c r="B50" s="1" t="s">
+        <x:v>235</x:v>
+      </x:c>
+      <x:c r="C50" s="1" t="s">
+        <x:v>236</x:v>
+      </x:c>
+      <x:c r="D50" s="1" t="s">
+        <x:v>237</x:v>
+      </x:c>
+      <x:c r="E50" s="1" t="s">
+        <x:v>238</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="51" spans="1:5">
+      <x:c r="A51" s="1" t="s">
+        <x:v>239</x:v>
+      </x:c>
+      <x:c r="B51" s="1" t="s">
+        <x:v>240</x:v>
+      </x:c>
+      <x:c r="C51" s="1" t="s">
+        <x:v>241</x:v>
+      </x:c>
+      <x:c r="D51" s="1" t="s">
+        <x:v>69</x:v>
+      </x:c>
+      <x:c r="E51" s="1" t="s">
+        <x:v>242</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="52" spans="1:5">
+      <x:c r="A52" s="1" t="s">
+        <x:v>243</x:v>
+      </x:c>
+      <x:c r="B52" s="1" t="s">
+        <x:v>244</x:v>
+      </x:c>
+      <x:c r="C52" s="1" t="s">
+        <x:v>245</x:v>
+      </x:c>
+      <x:c r="D52" s="1" t="s">
+        <x:v>246</x:v>
+      </x:c>
+      <x:c r="E52" s="1" t="s">
+        <x:v>247</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="53" spans="1:5">
+      <x:c r="A53" s="1" t="s">
+        <x:v>248</x:v>
+      </x:c>
+      <x:c r="B53" s="1" t="s">
+        <x:v>249</x:v>
+      </x:c>
+      <x:c r="C53" s="1" t="s">
+        <x:v>250</x:v>
+      </x:c>
+      <x:c r="D53" s="1" t="s">
+        <x:v>251</x:v>
+      </x:c>
+      <x:c r="E53" s="1" t="s">
+        <x:v>252</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="54" spans="1:5">
+      <x:c r="A54" s="1" t="s">
+        <x:v>253</x:v>
+      </x:c>
+      <x:c r="B54" s="1" t="s">
+        <x:v>254</x:v>
+      </x:c>
+      <x:c r="C54" s="1" t="s">
+        <x:v>255</x:v>
+      </x:c>
+      <x:c r="D54" s="1" t="s">
+        <x:v>256</x:v>
+      </x:c>
+      <x:c r="E54" s="1" t="s">
+        <x:v>257</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="55" spans="1:5">
+      <x:c r="A55" s="1" t="s">
+        <x:v>258</x:v>
+      </x:c>
+      <x:c r="B55" s="1" t="s">
+        <x:v>259</x:v>
+      </x:c>
+      <x:c r="C55" s="1" t="s">
+        <x:v>260</x:v>
+      </x:c>
+      <x:c r="D55" s="1" t="s">
+        <x:v>261</x:v>
+      </x:c>
+      <x:c r="E55" s="1" t="s">
+        <x:v>262</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="56" spans="1:5">
+      <x:c r="A56" s="1" t="s">
+        <x:v>263</x:v>
+      </x:c>
+      <x:c r="B56" s="1" t="s">
+        <x:v>264</x:v>
+      </x:c>
+      <x:c r="C56" s="1" t="s">
+        <x:v>265</x:v>
+      </x:c>
+      <x:c r="D56" s="1" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="E56" s="1" t="s">
+        <x:v>266</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="57" spans="1:5">
+      <x:c r="A57" s="1" t="s">
+        <x:v>267</x:v>
+      </x:c>
+      <x:c r="B57" s="1" t="s">
+        <x:v>268</x:v>
+      </x:c>
+      <x:c r="C57" s="1" t="s">
+        <x:v>269</x:v>
+      </x:c>
+      <x:c r="D57" s="1" t="s">
+        <x:v>270</x:v>
+      </x:c>
+      <x:c r="E57" s="1" t="s">
+        <x:v>271</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="58" spans="1:5">
+      <x:c r="A58" s="1" t="s">
+        <x:v>272</x:v>
+      </x:c>
+      <x:c r="B58" s="1" t="s">
+        <x:v>273</x:v>
+      </x:c>
+      <x:c r="C58" s="1" t="s">
+        <x:v>274</x:v>
+      </x:c>
+      <x:c r="D58" s="1" t="s">
+        <x:v>275</x:v>
+      </x:c>
+      <x:c r="E58" s="1" t="s">
+        <x:v>276</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="59" spans="1:5">
+      <x:c r="A59" s="1" t="s">
+        <x:v>277</x:v>
+      </x:c>
+      <x:c r="B59" s="1" t="s">
+        <x:v>278</x:v>
+      </x:c>
+      <x:c r="C59" s="1" t="s">
+        <x:v>279</x:v>
+      </x:c>
+      <x:c r="D59" s="1" t="s">
+        <x:v>280</x:v>
+      </x:c>
+      <x:c r="E59" s="1" t="s">
+        <x:v>281</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="60" spans="1:5">
+      <x:c r="A60" s="1" t="s">
+        <x:v>282</x:v>
+      </x:c>
+      <x:c r="B60" s="1" t="s">
+        <x:v>283</x:v>
+      </x:c>
+      <x:c r="C60" s="1" t="s">
+        <x:v>284</x:v>
+      </x:c>
+      <x:c r="D60" s="1" t="s">
+        <x:v>114</x:v>
+      </x:c>
+      <x:c r="E60" s="1" t="s">
+        <x:v>285</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="61" spans="1:5">
+      <x:c r="A61" s="1" t="s">
+        <x:v>286</x:v>
+      </x:c>
+      <x:c r="B61" s="1" t="s">
+        <x:v>287</x:v>
+      </x:c>
+      <x:c r="C61" s="1" t="s">
+        <x:v>288</x:v>
+      </x:c>
+      <x:c r="D61" s="1" t="s">
+        <x:v>275</x:v>
+      </x:c>
+      <x:c r="E61" s="1" t="s">
+        <x:v>289</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="62" spans="1:5">
+      <x:c r="A62" s="1" t="s">
+        <x:v>290</x:v>
+      </x:c>
+      <x:c r="B62" s="1" t="s">
+        <x:v>291</x:v>
+      </x:c>
+      <x:c r="C62" s="1" t="s">
+        <x:v>292</x:v>
+      </x:c>
+      <x:c r="D62" s="1" t="s">
+        <x:v>293</x:v>
+      </x:c>
+      <x:c r="E62" s="1" t="s">
+        <x:v>294</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="63" spans="1:5">
+      <x:c r="A63" s="1" t="s">
+        <x:v>295</x:v>
+      </x:c>
+      <x:c r="B63" s="1" t="s">
+        <x:v>296</x:v>
+      </x:c>
+      <x:c r="C63" s="1" t="s">
+        <x:v>297</x:v>
+      </x:c>
+      <x:c r="D63" s="1" t="s">
+        <x:v>298</x:v>
+      </x:c>
+      <x:c r="E63" s="1" t="s">
+        <x:v>299</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="64" spans="1:5">
+      <x:c r="A64" s="1" t="s">
+        <x:v>300</x:v>
+      </x:c>
+      <x:c r="B64" s="1" t="s">
+        <x:v>301</x:v>
+      </x:c>
+      <x:c r="C64" s="1" t="s">
+        <x:v>302</x:v>
+      </x:c>
+      <x:c r="D64" s="1" t="s">
+        <x:v>303</x:v>
+      </x:c>
+      <x:c r="E64" s="1" t="s">
+        <x:v>304</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="65" spans="1:5">
+      <x:c r="A65" s="1" t="s">
+        <x:v>305</x:v>
+      </x:c>
+      <x:c r="B65" s="1" t="s">
+        <x:v>306</x:v>
+      </x:c>
+      <x:c r="C65" s="1" t="s">
+        <x:v>307</x:v>
+      </x:c>
+      <x:c r="D65" s="1" t="s">
+        <x:v>275</x:v>
+      </x:c>
+      <x:c r="E65" s="1" t="s">
+        <x:v>308</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="66" spans="1:5">
+      <x:c r="A66" s="1" t="s">
+        <x:v>309</x:v>
+      </x:c>
+      <x:c r="B66" s="1" t="s">
+        <x:v>310</x:v>
+      </x:c>
+      <x:c r="C66" s="1" t="s">
+        <x:v>311</x:v>
+      </x:c>
+      <x:c r="D66" s="1" t="s">
+        <x:v>312</x:v>
+      </x:c>
+      <x:c r="E66" s="1" t="s">
+        <x:v>313</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="67" spans="1:5">
+      <x:c r="A67" s="1" t="s">
+        <x:v>314</x:v>
+      </x:c>
+      <x:c r="B67" s="1" t="s">
+        <x:v>315</x:v>
+      </x:c>
+      <x:c r="C67" s="1" t="s">
+        <x:v>316</x:v>
+      </x:c>
+      <x:c r="D67" s="1" t="s">
+        <x:v>317</x:v>
+      </x:c>
+      <x:c r="E67" s="1" t="s">
+        <x:v>318</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="68" spans="1:5">
+      <x:c r="A68" s="1" t="s">
+        <x:v>319</x:v>
+      </x:c>
+      <x:c r="B68" s="1" t="s">
+        <x:v>320</x:v>
+      </x:c>
+      <x:c r="C68" s="1" t="s">
+        <x:v>321</x:v>
+      </x:c>
+      <x:c r="D68" s="1" t="s">
+        <x:v>322</x:v>
+      </x:c>
+      <x:c r="E68" s="1" t="s">
+        <x:v>323</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="69" spans="1:5">
+      <x:c r="A69" s="1" t="s">
+        <x:v>324</x:v>
+      </x:c>
+      <x:c r="B69" s="1" t="s">
+        <x:v>325</x:v>
+      </x:c>
+      <x:c r="C69" s="1" t="s">
+        <x:v>326</x:v>
+      </x:c>
+      <x:c r="D69" s="1" t="s">
+        <x:v>45</x:v>
+      </x:c>
+      <x:c r="E69" s="1" t="s">
+        <x:v>327</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="70" spans="1:5">
+      <x:c r="A70" s="1" t="s">
+        <x:v>328</x:v>
+      </x:c>
+      <x:c r="B70" s="1" t="s">
+        <x:v>329</x:v>
+      </x:c>
+      <x:c r="C70" s="1" t="s">
+        <x:v>330</x:v>
+      </x:c>
+      <x:c r="D70" s="1" t="s">
+        <x:v>331</x:v>
+      </x:c>
+      <x:c r="E70" s="1" t="s">
+        <x:v>332</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="71" spans="1:5">
+      <x:c r="A71" s="1" t="s">
+        <x:v>333</x:v>
+      </x:c>
+      <x:c r="B71" s="1" t="s">
+        <x:v>334</x:v>
+      </x:c>
+      <x:c r="C71" s="1" t="s">
+        <x:v>335</x:v>
+      </x:c>
+      <x:c r="D71" s="1" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="E71" s="1" t="s">
+        <x:v>336</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="72" spans="1:5">
+      <x:c r="A72" s="1" t="s">
+        <x:v>337</x:v>
+      </x:c>
+      <x:c r="B72" s="1" t="s">
+        <x:v>338</x:v>
+      </x:c>
+      <x:c r="C72" s="1" t="s">
+        <x:v>339</x:v>
+      </x:c>
+      <x:c r="D72" s="1" t="s">
+        <x:v>340</x:v>
+      </x:c>
+      <x:c r="E72" s="1" t="s">
+        <x:v>341</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="73" spans="1:5">
+      <x:c r="A73" s="1" t="s">
+        <x:v>342</x:v>
+      </x:c>
+      <x:c r="B73" s="1" t="s">
+        <x:v>343</x:v>
+      </x:c>
+      <x:c r="C73" s="1" t="s">
+        <x:v>344</x:v>
+      </x:c>
+      <x:c r="D73" s="1" t="s">
+        <x:v>345</x:v>
+      </x:c>
+      <x:c r="E73" s="1" t="s">
+        <x:v>346</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="74" spans="1:5">
+      <x:c r="A74" s="1" t="s">
+        <x:v>347</x:v>
+      </x:c>
+      <x:c r="B74" s="1" t="s">
+        <x:v>348</x:v>
+      </x:c>
+      <x:c r="C74" s="1" t="s">
+        <x:v>274</x:v>
+      </x:c>
+      <x:c r="D74" s="1" t="s">
+        <x:v>275</x:v>
+      </x:c>
+      <x:c r="E74" s="1" t="s">
+        <x:v>349</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="75" spans="1:5">
+      <x:c r="A75" s="1" t="s">
+        <x:v>350</x:v>
+      </x:c>
+      <x:c r="B75" s="1" t="s">
+        <x:v>351</x:v>
+      </x:c>
+      <x:c r="C75" s="1" t="s">
+        <x:v>352</x:v>
+      </x:c>
+      <x:c r="D75" s="1" t="s">
+        <x:v>353</x:v>
+      </x:c>
+      <x:c r="E75" s="1" t="s">
+        <x:v>354</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="76" spans="1:5">
+      <x:c r="A76" s="1" t="s">
+        <x:v>355</x:v>
+      </x:c>
+      <x:c r="B76" s="1" t="s">
+        <x:v>356</x:v>
+      </x:c>
+      <x:c r="C76" s="1" t="s">
+        <x:v>357</x:v>
+      </x:c>
+      <x:c r="D76" s="1" t="s">
+        <x:v>358</x:v>
+      </x:c>
+      <x:c r="E76" s="1" t="s">
+        <x:v>359</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="77" spans="1:5">
+      <x:c r="A77" s="1" t="s">
+        <x:v>360</x:v>
+      </x:c>
+      <x:c r="B77" s="1" t="s">
+        <x:v>361</x:v>
+      </x:c>
+      <x:c r="C77" s="1" t="s">
+        <x:v>362</x:v>
+      </x:c>
+      <x:c r="D77" s="1" t="s">
+        <x:v>363</x:v>
+      </x:c>
+      <x:c r="E77" s="1" t="s">
+        <x:v>364</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="78" spans="1:5">
+      <x:c r="A78" s="1" t="s">
+        <x:v>365</x:v>
+      </x:c>
+      <x:c r="B78" s="1" t="s">
+        <x:v>366</x:v>
+      </x:c>
+      <x:c r="C78" s="1" t="s">
+        <x:v>367</x:v>
+      </x:c>
+      <x:c r="D78" s="1" t="s">
+        <x:v>368</x:v>
+      </x:c>
+      <x:c r="E78" s="1" t="s">
+        <x:v>369</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="79" spans="1:5">
+      <x:c r="A79" s="1" t="s">
+        <x:v>370</x:v>
+      </x:c>
+      <x:c r="B79" s="1" t="s">
+        <x:v>371</x:v>
+      </x:c>
+      <x:c r="C79" s="1" t="s">
+        <x:v>372</x:v>
+      </x:c>
+      <x:c r="D79" s="1" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="E79" s="1" t="s">
+        <x:v>373</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="80" spans="1:5">
+      <x:c r="A80" s="1" t="s">
+        <x:v>374</x:v>
+      </x:c>
+      <x:c r="B80" s="1" t="s">
+        <x:v>375</x:v>
+      </x:c>
+      <x:c r="C80" s="1" t="s">
+        <x:v>376</x:v>
+      </x:c>
+      <x:c r="D80" s="1" t="s">
+        <x:v>377</x:v>
+      </x:c>
+      <x:c r="E80" s="1" t="s">
+        <x:v>378</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="81" spans="1:5">
+      <x:c r="A81" s="1" t="s">
+        <x:v>379</x:v>
+      </x:c>
+      <x:c r="B81" s="1" t="s">
+        <x:v>380</x:v>
+      </x:c>
+      <x:c r="C81" s="1" t="s">
+        <x:v>381</x:v>
+      </x:c>
+      <x:c r="D81" s="1" t="s">
+        <x:v>382</x:v>
+      </x:c>
+      <x:c r="E81" s="1" t="s">
+        <x:v>383</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="82" spans="1:5">
+      <x:c r="A82" s="1" t="s">
+        <x:v>384</x:v>
+      </x:c>
+      <x:c r="B82" s="1" t="s">
+        <x:v>385</x:v>
+      </x:c>
+      <x:c r="C82" s="1" t="s">
+        <x:v>386</x:v>
+      </x:c>
+      <x:c r="D82" s="1" t="s">
+        <x:v>387</x:v>
+      </x:c>
+      <x:c r="E82" s="1" t="s">
+        <x:v>388</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="83" spans="1:5">
+      <x:c r="A83" s="1" t="s">
+        <x:v>389</x:v>
+      </x:c>
+      <x:c r="B83" s="1" t="s">
+        <x:v>390</x:v>
+      </x:c>
+      <x:c r="C83" s="1" t="s">
+        <x:v>391</x:v>
+      </x:c>
+      <x:c r="D83" s="1" t="s">
+        <x:v>392</x:v>
+      </x:c>
+      <x:c r="E83" s="1" t="s">
+        <x:v>393</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="84" spans="1:5">
+      <x:c r="A84" s="1" t="s">
+        <x:v>394</x:v>
+      </x:c>
+      <x:c r="B84" s="1" t="s">
+        <x:v>395</x:v>
+      </x:c>
+      <x:c r="C84" s="1" t="s">
+        <x:v>73</x:v>
+      </x:c>
+      <x:c r="D84" s="1" t="s">
+        <x:v>396</x:v>
+      </x:c>
+      <x:c r="E84" s="1" t="s">
+        <x:v>397</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="85" spans="1:5">
+      <x:c r="A85" s="1" t="s">
+        <x:v>398</x:v>
+      </x:c>
+      <x:c r="B85" s="1" t="s">
+        <x:v>399</x:v>
+      </x:c>
+      <x:c r="C85" s="1" t="s">
+        <x:v>400</x:v>
+      </x:c>
+      <x:c r="D85" s="1" t="s">
+        <x:v>401</x:v>
+      </x:c>
+      <x:c r="E85" s="1" t="s">
+        <x:v>402</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="86" spans="1:5">
+      <x:c r="A86" s="1" t="s">
+        <x:v>403</x:v>
+      </x:c>
+      <x:c r="B86" s="1" t="s">
+        <x:v>404</x:v>
+      </x:c>
+      <x:c r="C86" s="1" t="s">
+        <x:v>405</x:v>
+      </x:c>
+      <x:c r="D86" s="1" t="s">
+        <x:v>406</x:v>
+      </x:c>
+      <x:c r="E86" s="1" t="s">
+        <x:v>407</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="87" spans="1:5">
+      <x:c r="A87" s="1" t="s">
+        <x:v>408</x:v>
+      </x:c>
+      <x:c r="B87" s="1" t="s">
+        <x:v>409</x:v>
+      </x:c>
+      <x:c r="C87" s="1" t="s">
+        <x:v>410</x:v>
+      </x:c>
+      <x:c r="D87" s="1" t="s">
+        <x:v>345</x:v>
+      </x:c>
+      <x:c r="E87" s="1" t="s">
+        <x:v>411</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="88" spans="1:5">
+      <x:c r="A88" s="1" t="s">
+        <x:v>412</x:v>
+      </x:c>
+      <x:c r="B88" s="1" t="s">
+        <x:v>413</x:v>
+      </x:c>
+      <x:c r="C88" s="1" t="s">
+        <x:v>414</x:v>
+      </x:c>
+      <x:c r="D88" s="1" t="s">
+        <x:v>415</x:v>
+      </x:c>
+      <x:c r="E88" s="1" t="s">
+        <x:v>416</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="89" spans="1:5">
+      <x:c r="A89" s="1" t="s">
+        <x:v>417</x:v>
+      </x:c>
+      <x:c r="B89" s="1" t="s">
+        <x:v>418</x:v>
+      </x:c>
+      <x:c r="C89" s="1" t="s">
+        <x:v>419</x:v>
+      </x:c>
+      <x:c r="D89" s="1" t="s">
+        <x:v>79</x:v>
+      </x:c>
+      <x:c r="E89" s="1" t="s">
+        <x:v>420</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="90" spans="1:5">
+      <x:c r="A90" s="1" t="s">
+        <x:v>421</x:v>
+      </x:c>
+      <x:c r="B90" s="1" t="s">
+        <x:v>422</x:v>
+      </x:c>
+      <x:c r="C90" s="1" t="s">
+        <x:v>423</x:v>
+      </x:c>
+      <x:c r="D90" s="1" t="s">
+        <x:v>424</x:v>
+      </x:c>
+      <x:c r="E90" s="1" t="s">
+        <x:v>425</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="91" spans="1:5">
+      <x:c r="A91" s="1" t="s">
+        <x:v>426</x:v>
+      </x:c>
+      <x:c r="B91" s="1" t="s">
+        <x:v>427</x:v>
+      </x:c>
+      <x:c r="C91" s="1" t="s">
+        <x:v>428</x:v>
+      </x:c>
+      <x:c r="D91" s="1" t="s">
+        <x:v>69</x:v>
+      </x:c>
+      <x:c r="E91" s="1" t="s">
+        <x:v>429</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="92" spans="1:5">
+      <x:c r="A92" s="1" t="s">
+        <x:v>430</x:v>
+      </x:c>
+      <x:c r="B92" s="1" t="s">
+        <x:v>431</x:v>
+      </x:c>
+      <x:c r="C92" s="1" t="s">
+        <x:v>432</x:v>
+      </x:c>
+      <x:c r="D92" s="1" t="s">
+        <x:v>433</x:v>
+      </x:c>
+      <x:c r="E92" s="1" t="s">
+        <x:v>434</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="93" spans="1:5">
+      <x:c r="A93" s="1" t="s">
+        <x:v>435</x:v>
+      </x:c>
+      <x:c r="B93" s="1" t="s">
+        <x:v>436</x:v>
+      </x:c>
+      <x:c r="C93" s="1" t="s">
+        <x:v>437</x:v>
+      </x:c>
+      <x:c r="D93" s="1" t="s">
+        <x:v>438</x:v>
+      </x:c>
+      <x:c r="E93" s="1" t="s">
+        <x:v>439</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="94" spans="1:5">
+      <x:c r="A94" s="1" t="s">
+        <x:v>440</x:v>
+      </x:c>
+      <x:c r="B94" s="1" t="s">
+        <x:v>441</x:v>
+      </x:c>
+      <x:c r="C94" s="1" t="s">
+        <x:v>288</x:v>
+      </x:c>
+      <x:c r="D94" s="1" t="s">
+        <x:v>275</x:v>
+      </x:c>
+      <x:c r="E94" s="1" t="s">
+        <x:v>442</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="95" spans="1:5">
+      <x:c r="A95" s="1" t="s">
+        <x:v>443</x:v>
+      </x:c>
+      <x:c r="B95" s="1" t="s">
+        <x:v>444</x:v>
+      </x:c>
+      <x:c r="C95" s="1" t="s">
+        <x:v>445</x:v>
+      </x:c>
+      <x:c r="D95" s="1" t="s">
+        <x:v>446</x:v>
+      </x:c>
+      <x:c r="E95" s="1" t="s">
+        <x:v>294</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="96" spans="1:5">
+      <x:c r="A96" s="1" t="s">
+        <x:v>447</x:v>
+      </x:c>
+      <x:c r="B96" s="1" t="s">
+        <x:v>448</x:v>
+      </x:c>
+      <x:c r="C96" s="1" t="s">
+        <x:v>449</x:v>
+      </x:c>
+      <x:c r="D96" s="1" t="s">
+        <x:v>450</x:v>
+      </x:c>
+      <x:c r="E96" s="1" t="s">
+        <x:v>451</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="97" spans="1:5">
+      <x:c r="A97" s="1" t="s">
+        <x:v>452</x:v>
+      </x:c>
+      <x:c r="B97" s="1" t="s">
+        <x:v>453</x:v>
+      </x:c>
+      <x:c r="C97" s="1" t="s">
+        <x:v>454</x:v>
+      </x:c>
+      <x:c r="D97" s="1" t="s">
+        <x:v>246</x:v>
+      </x:c>
+      <x:c r="E97" s="1" t="s">
+        <x:v>455</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="98" spans="1:5">
+      <x:c r="A98" s="1" t="s">
+        <x:v>456</x:v>
+      </x:c>
+      <x:c r="B98" s="1" t="s">
+        <x:v>457</x:v>
+      </x:c>
+      <x:c r="C98" s="1" t="s">
+        <x:v>458</x:v>
+      </x:c>
+      <x:c r="D98" s="1" t="s">
+        <x:v>459</x:v>
+      </x:c>
+      <x:c r="E98" s="1" t="s">
+        <x:v>460</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="99" spans="1:5">
+      <x:c r="A99" s="1" t="s">
+        <x:v>461</x:v>
+      </x:c>
+      <x:c r="B99" s="1" t="s">
+        <x:v>462</x:v>
+      </x:c>
+      <x:c r="C99" s="1" t="s">
+        <x:v>463</x:v>
+      </x:c>
+      <x:c r="D99" s="1" t="s">
+        <x:v>464</x:v>
+      </x:c>
+      <x:c r="E99" s="1" t="s">
+        <x:v>465</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="100" spans="1:5">
+      <x:c r="A100" s="1" t="s">
+        <x:v>466</x:v>
+      </x:c>
+      <x:c r="B100" s="1" t="s">
+        <x:v>467</x:v>
+      </x:c>
+      <x:c r="C100" s="1" t="s">
+        <x:v>468</x:v>
+      </x:c>
+      <x:c r="D100" s="1" t="s">
+        <x:v>401</x:v>
+      </x:c>
+      <x:c r="E100" s="1" t="s">
+        <x:v>469</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="101" spans="1:5">
+      <x:c r="A101" s="1" t="s">
+        <x:v>470</x:v>
+      </x:c>
+      <x:c r="B101" s="1" t="s">
+        <x:v>471</x:v>
+      </x:c>
+      <x:c r="C101" s="1" t="s">
+        <x:v>226</x:v>
+      </x:c>
+      <x:c r="D101" s="1" t="s">
+        <x:v>472</x:v>
+      </x:c>
+      <x:c r="E101" s="1" t="s">
+        <x:v>473</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="102" spans="1:5">
+      <x:c r="A102" s="1" t="s">
+        <x:v>474</x:v>
+      </x:c>
+      <x:c r="B102" s="1" t="s">
+        <x:v>475</x:v>
+      </x:c>
+      <x:c r="C102" s="1" t="s">
+        <x:v>476</x:v>
+      </x:c>
+      <x:c r="D102" s="1" t="s">
+        <x:v>477</x:v>
+      </x:c>
+      <x:c r="E102" s="1" t="s">
+        <x:v>478</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="103" spans="1:5">
+      <x:c r="A103" s="1" t="s">
+        <x:v>479</x:v>
+      </x:c>
+      <x:c r="B103" s="1" t="s">
+        <x:v>480</x:v>
+      </x:c>
+      <x:c r="C103" s="1" t="s">
+        <x:v>481</x:v>
+      </x:c>
+      <x:c r="D103" s="1" t="s">
+        <x:v>482</x:v>
+      </x:c>
+      <x:c r="E103" s="1" t="s">
+        <x:v>483</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="104" spans="1:5">
+      <x:c r="A104" s="1" t="s">
+        <x:v>484</x:v>
+      </x:c>
+      <x:c r="B104" s="1" t="s">
+        <x:v>485</x:v>
+      </x:c>
+      <x:c r="C104" s="1" t="s">
+        <x:v>486</x:v>
+      </x:c>
+      <x:c r="D104" s="1" t="s">
+        <x:v>45</x:v>
+      </x:c>
+      <x:c r="E104" s="1" t="s">
+        <x:v>487</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="105" spans="1:5">
+      <x:c r="A105" s="1" t="s">
+        <x:v>488</x:v>
+      </x:c>
+      <x:c r="B105" s="1" t="s">
+        <x:v>489</x:v>
+      </x:c>
+      <x:c r="C105" s="1" t="s">
+        <x:v>490</x:v>
+      </x:c>
+      <x:c r="D105" s="1" t="s">
+        <x:v>298</x:v>
+      </x:c>
+      <x:c r="E105" s="1" t="s">
+        <x:v>491</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="106" spans="1:5">
+      <x:c r="A106" s="1" t="s">
+        <x:v>492</x:v>
+      </x:c>
+      <x:c r="B106" s="1" t="s">
+        <x:v>493</x:v>
+      </x:c>
+      <x:c r="C106" s="1" t="s">
+        <x:v>494</x:v>
+      </x:c>
+      <x:c r="D106" s="1" t="s">
+        <x:v>495</x:v>
+      </x:c>
+      <x:c r="E106" s="1" t="s">
+        <x:v>496</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="107" spans="1:5">
+      <x:c r="A107" s="1" t="s">
+        <x:v>497</x:v>
+      </x:c>
+      <x:c r="B107" s="1" t="s">
+        <x:v>498</x:v>
+      </x:c>
+      <x:c r="C107" s="1" t="s">
+        <x:v>499</x:v>
+      </x:c>
+      <x:c r="D107" s="1" t="s">
+        <x:v>482</x:v>
+      </x:c>
+      <x:c r="E107" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
-      <x:c r="E11" s="1" t="s">
-[...11 lines deleted...]
-      <x:c r="C12" s="1" t="s">
+    </x:row>
+    <x:row r="108" spans="1:5">
+      <x:c r="A108" s="1" t="s">
+        <x:v>500</x:v>
+      </x:c>
+      <x:c r="B108" s="1" t="s">
+        <x:v>501</x:v>
+      </x:c>
+      <x:c r="C108" s="1" t="s">
+        <x:v>502</x:v>
+      </x:c>
+      <x:c r="D108" s="1" t="s">
         <x:v>54</x:v>
       </x:c>
-      <x:c r="D12" s="1" t="s">
-[...14 lines deleted...]
-      <x:c r="C13" s="1" t="s">
+      <x:c r="E108" s="1" t="s">
+        <x:v>503</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="109" spans="1:5">
+      <x:c r="A109" s="1" t="s">
+        <x:v>504</x:v>
+      </x:c>
+      <x:c r="B109" s="1" t="s">
+        <x:v>505</x:v>
+      </x:c>
+      <x:c r="C109" s="1" t="s">
+        <x:v>506</x:v>
+      </x:c>
+      <x:c r="D109" s="1" t="s">
+        <x:v>507</x:v>
+      </x:c>
+      <x:c r="E109" s="1" t="s">
+        <x:v>508</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="110" spans="1:5">
+      <x:c r="A110" s="1" t="s">
+        <x:v>509</x:v>
+      </x:c>
+      <x:c r="B110" s="1" t="s">
+        <x:v>510</x:v>
+      </x:c>
+      <x:c r="C110" s="1" t="s">
+        <x:v>511</x:v>
+      </x:c>
+      <x:c r="D110" s="1" t="s">
+        <x:v>512</x:v>
+      </x:c>
+      <x:c r="E110" s="1" t="s">
+        <x:v>513</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="111" spans="1:5">
+      <x:c r="A111" s="1" t="s">
+        <x:v>514</x:v>
+      </x:c>
+      <x:c r="B111" s="1" t="s">
+        <x:v>515</x:v>
+      </x:c>
+      <x:c r="C111" s="1" t="s">
+        <x:v>516</x:v>
+      </x:c>
+      <x:c r="D111" s="1" t="s">
+        <x:v>517</x:v>
+      </x:c>
+      <x:c r="E111" s="1" t="s">
+        <x:v>518</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="112" spans="1:5">
+      <x:c r="A112" s="1" t="s">
+        <x:v>519</x:v>
+      </x:c>
+      <x:c r="B112" s="1" t="s">
+        <x:v>520</x:v>
+      </x:c>
+      <x:c r="C112" s="1" t="s">
+        <x:v>521</x:v>
+      </x:c>
+      <x:c r="D112" s="1" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="E112" s="1" t="s">
+        <x:v>522</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="113" spans="1:5">
+      <x:c r="A113" s="1" t="s">
+        <x:v>523</x:v>
+      </x:c>
+      <x:c r="B113" s="1" t="s">
+        <x:v>524</x:v>
+      </x:c>
+      <x:c r="C113" s="1" t="s">
+        <x:v>525</x:v>
+      </x:c>
+      <x:c r="D113" s="1" t="s">
+        <x:v>401</x:v>
+      </x:c>
+      <x:c r="E113" s="1" t="s">
+        <x:v>526</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="114" spans="1:5">
+      <x:c r="A114" s="1" t="s">
+        <x:v>527</x:v>
+      </x:c>
+      <x:c r="B114" s="1" t="s">
+        <x:v>528</x:v>
+      </x:c>
+      <x:c r="C114" s="1" t="s">
+        <x:v>529</x:v>
+      </x:c>
+      <x:c r="D114" s="1" t="s">
+        <x:v>401</x:v>
+      </x:c>
+      <x:c r="E114" s="1" t="s">
+        <x:v>530</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="115" spans="1:5">
+      <x:c r="A115" s="1" t="s">
+        <x:v>531</x:v>
+      </x:c>
+      <x:c r="B115" s="1" t="s">
+        <x:v>532</x:v>
+      </x:c>
+      <x:c r="C115" s="1" t="s">
+        <x:v>533</x:v>
+      </x:c>
+      <x:c r="D115" s="1" t="s">
         <x:v>59</x:v>
       </x:c>
-      <x:c r="D13" s="1" t="s">
-[...68 lines deleted...]
-      <x:c r="C17" s="1" t="s">
+      <x:c r="E115" s="1" t="s">
+        <x:v>534</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="116" spans="1:5">
+      <x:c r="A116" s="1" t="s">
+        <x:v>535</x:v>
+      </x:c>
+      <x:c r="B116" s="1" t="s">
+        <x:v>536</x:v>
+      </x:c>
+      <x:c r="C116" s="1" t="s">
+        <x:v>537</x:v>
+      </x:c>
+      <x:c r="D116" s="1" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="E116" s="1" t="s">
+        <x:v>538</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="117" spans="1:5">
+      <x:c r="A117" s="1" t="s">
+        <x:v>539</x:v>
+      </x:c>
+      <x:c r="B117" s="1" t="s">
+        <x:v>540</x:v>
+      </x:c>
+      <x:c r="C117" s="1" t="s">
+        <x:v>541</x:v>
+      </x:c>
+      <x:c r="D117" s="1" t="s">
+        <x:v>542</x:v>
+      </x:c>
+      <x:c r="E117" s="1" t="s">
+        <x:v>543</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="118" spans="1:5">
+      <x:c r="A118" s="1" t="s">
+        <x:v>544</x:v>
+      </x:c>
+      <x:c r="B118" s="1" t="s">
+        <x:v>545</x:v>
+      </x:c>
+      <x:c r="C118" s="1" t="s">
+        <x:v>546</x:v>
+      </x:c>
+      <x:c r="D118" s="1" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="E118" s="1" t="s">
+        <x:v>547</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="119" spans="1:5">
+      <x:c r="A119" s="1" t="s">
+        <x:v>548</x:v>
+      </x:c>
+      <x:c r="B119" s="1" t="s">
+        <x:v>549</x:v>
+      </x:c>
+      <x:c r="C119" s="1" t="s">
+        <x:v>550</x:v>
+      </x:c>
+      <x:c r="D119" s="1" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="E119" s="1" t="s">
+        <x:v>551</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="120" spans="1:5">
+      <x:c r="A120" s="1" t="s">
+        <x:v>552</x:v>
+      </x:c>
+      <x:c r="B120" s="1" t="s">
+        <x:v>553</x:v>
+      </x:c>
+      <x:c r="C120" s="1" t="s">
+        <x:v>226</x:v>
+      </x:c>
+      <x:c r="D120" s="1" t="s">
         <x:v>79</x:v>
       </x:c>
-      <x:c r="D17" s="1" t="s">
-[...374 lines deleted...]
-      <x:c r="C38" s="1" t="s">
+      <x:c r="E120" s="1" t="s">
+        <x:v>554</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="121" spans="1:5">
+      <x:c r="A121" s="1" t="s">
+        <x:v>555</x:v>
+      </x:c>
+      <x:c r="B121" s="1" t="s">
+        <x:v>556</x:v>
+      </x:c>
+      <x:c r="C121" s="1" t="s">
+        <x:v>557</x:v>
+      </x:c>
+      <x:c r="D121" s="1" t="s">
+        <x:v>558</x:v>
+      </x:c>
+      <x:c r="E121" s="1" t="s">
+        <x:v>559</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="122" spans="1:5">
+      <x:c r="A122" s="1" t="s">
+        <x:v>560</x:v>
+      </x:c>
+      <x:c r="B122" s="1" t="s">
+        <x:v>561</x:v>
+      </x:c>
+      <x:c r="C122" s="1" t="s">
+        <x:v>562</x:v>
+      </x:c>
+      <x:c r="D122" s="1" t="s">
+        <x:v>563</x:v>
+      </x:c>
+      <x:c r="E122" s="1" t="s">
+        <x:v>564</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="123" spans="1:5">
+      <x:c r="A123" s="1" t="s">
+        <x:v>305</x:v>
+      </x:c>
+      <x:c r="B123" s="1" t="s">
+        <x:v>565</x:v>
+      </x:c>
+      <x:c r="C123" s="1" t="s">
+        <x:v>566</x:v>
+      </x:c>
+      <x:c r="D123" s="1" t="s">
+        <x:v>567</x:v>
+      </x:c>
+      <x:c r="E123" s="1" t="s">
+        <x:v>568</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="124" spans="1:5">
+      <x:c r="A124" s="1" t="s">
+        <x:v>305</x:v>
+      </x:c>
+      <x:c r="B124" s="1" t="s">
+        <x:v>569</x:v>
+      </x:c>
+      <x:c r="C124" s="1" t="s">
+        <x:v>570</x:v>
+      </x:c>
+      <x:c r="D124" s="1" t="s">
+        <x:v>571</x:v>
+      </x:c>
+      <x:c r="E124" s="1" t="s">
+        <x:v>572</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="125" spans="1:5">
+      <x:c r="A125" s="1" t="s">
+        <x:v>309</x:v>
+      </x:c>
+      <x:c r="B125" s="1" t="s">
+        <x:v>573</x:v>
+      </x:c>
+      <x:c r="C125" s="1" t="s">
+        <x:v>574</x:v>
+      </x:c>
+      <x:c r="D125" s="1" t="s">
+        <x:v>575</x:v>
+      </x:c>
+      <x:c r="E125" s="1" t="s">
+        <x:v>576</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="126" spans="1:5">
+      <x:c r="A126" s="1" t="s">
+        <x:v>577</x:v>
+      </x:c>
+      <x:c r="B126" s="1" t="s">
+        <x:v>578</x:v>
+      </x:c>
+      <x:c r="C126" s="1" t="s">
+        <x:v>579</x:v>
+      </x:c>
+      <x:c r="D126" s="1" t="s">
+        <x:v>580</x:v>
+      </x:c>
+      <x:c r="E126" s="1" t="s">
+        <x:v>581</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="127" spans="1:5">
+      <x:c r="A127" s="1" t="s">
+        <x:v>582</x:v>
+      </x:c>
+      <x:c r="B127" s="1" t="s">
+        <x:v>583</x:v>
+      </x:c>
+      <x:c r="C127" s="1" t="s">
+        <x:v>584</x:v>
+      </x:c>
+      <x:c r="D127" s="1" t="s">
+        <x:v>585</x:v>
+      </x:c>
+      <x:c r="E127" s="1" t="s">
+        <x:v>586</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="128" spans="1:5">
+      <x:c r="A128" s="1" t="s">
+        <x:v>587</x:v>
+      </x:c>
+      <x:c r="B128" s="1" t="s">
+        <x:v>588</x:v>
+      </x:c>
+      <x:c r="C128" s="1" t="s">
+        <x:v>589</x:v>
+      </x:c>
+      <x:c r="D128" s="1" t="s">
+        <x:v>590</x:v>
+      </x:c>
+      <x:c r="E128" s="1" t="s">
+        <x:v>591</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="129" spans="1:5">
+      <x:c r="A129" s="1" t="s">
+        <x:v>258</x:v>
+      </x:c>
+      <x:c r="B129" s="1" t="s">
+        <x:v>592</x:v>
+      </x:c>
+      <x:c r="C129" s="1" t="s">
+        <x:v>593</x:v>
+      </x:c>
+      <x:c r="D129" s="1" t="s">
+        <x:v>594</x:v>
+      </x:c>
+      <x:c r="E129" s="1" t="s">
+        <x:v>595</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="130" spans="1:5">
+      <x:c r="A130" s="1" t="s">
+        <x:v>267</x:v>
+      </x:c>
+      <x:c r="B130" s="1" t="s">
+        <x:v>596</x:v>
+      </x:c>
+      <x:c r="C130" s="1" t="s">
+        <x:v>597</x:v>
+      </x:c>
+      <x:c r="D130" s="1" t="s">
+        <x:v>598</x:v>
+      </x:c>
+      <x:c r="E130" s="1" t="s">
+        <x:v>599</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="131" spans="1:5">
+      <x:c r="A131" s="1" t="s">
+        <x:v>272</x:v>
+      </x:c>
+      <x:c r="B131" s="1" t="s">
+        <x:v>600</x:v>
+      </x:c>
+      <x:c r="C131" s="1" t="s">
+        <x:v>601</x:v>
+      </x:c>
+      <x:c r="D131" s="1" t="s">
+        <x:v>602</x:v>
+      </x:c>
+      <x:c r="E131" s="1" t="s">
+        <x:v>603</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="132" spans="1:5">
+      <x:c r="A132" s="1" t="s">
+        <x:v>277</x:v>
+      </x:c>
+      <x:c r="B132" s="1" t="s">
+        <x:v>604</x:v>
+      </x:c>
+      <x:c r="C132" s="1" t="s">
+        <x:v>605</x:v>
+      </x:c>
+      <x:c r="D132" s="1" t="s">
+        <x:v>602</x:v>
+      </x:c>
+      <x:c r="E132" s="1" t="s">
+        <x:v>606</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="133" spans="1:5">
+      <x:c r="A133" s="1" t="s">
+        <x:v>282</x:v>
+      </x:c>
+      <x:c r="B133" s="1" t="s">
+        <x:v>607</x:v>
+      </x:c>
+      <x:c r="C133" s="1" t="s">
+        <x:v>608</x:v>
+      </x:c>
+      <x:c r="D133" s="1" t="s">
+        <x:v>609</x:v>
+      </x:c>
+      <x:c r="E133" s="1" t="s">
+        <x:v>610</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="134" spans="1:5">
+      <x:c r="A134" s="1" t="s">
+        <x:v>286</x:v>
+      </x:c>
+      <x:c r="B134" s="1" t="s">
+        <x:v>611</x:v>
+      </x:c>
+      <x:c r="C134" s="1" t="s">
+        <x:v>612</x:v>
+      </x:c>
+      <x:c r="D134" s="1" t="s">
+        <x:v>613</x:v>
+      </x:c>
+      <x:c r="E134" s="1" t="s">
+        <x:v>614</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="135" spans="1:5">
+      <x:c r="A135" s="1" t="s">
+        <x:v>290</x:v>
+      </x:c>
+      <x:c r="B135" s="1" t="s">
+        <x:v>615</x:v>
+      </x:c>
+      <x:c r="C135" s="1" t="s">
+        <x:v>616</x:v>
+      </x:c>
+      <x:c r="D135" s="1" t="s">
+        <x:v>617</x:v>
+      </x:c>
+      <x:c r="E135" s="1" t="s">
+        <x:v>618</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="136" spans="1:5">
+      <x:c r="A136" s="1" t="s">
+        <x:v>295</x:v>
+      </x:c>
+      <x:c r="B136" s="1" t="s">
+        <x:v>619</x:v>
+      </x:c>
+      <x:c r="C136" s="1" t="s">
+        <x:v>620</x:v>
+      </x:c>
+      <x:c r="D136" s="1" t="s">
+        <x:v>621</x:v>
+      </x:c>
+      <x:c r="E136" s="1" t="s">
+        <x:v>622</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="137" spans="1:5">
+      <x:c r="A137" s="1" t="s">
+        <x:v>300</x:v>
+      </x:c>
+      <x:c r="B137" s="1" t="s">
+        <x:v>623</x:v>
+      </x:c>
+      <x:c r="C137" s="1" t="s">
+        <x:v>624</x:v>
+      </x:c>
+      <x:c r="D137" s="1" t="s">
+        <x:v>625</x:v>
+      </x:c>
+      <x:c r="E137" s="1" t="s">
+        <x:v>626</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="138" spans="1:5">
+      <x:c r="A138" s="1" t="s">
+        <x:v>305</x:v>
+      </x:c>
+      <x:c r="B138" s="1" t="s">
+        <x:v>627</x:v>
+      </x:c>
+      <x:c r="C138" s="1" t="s">
+        <x:v>628</x:v>
+      </x:c>
+      <x:c r="D138" s="1" t="s">
+        <x:v>629</x:v>
+      </x:c>
+      <x:c r="E138" s="1" t="s">
+        <x:v>630</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="139" spans="1:5">
+      <x:c r="A139" s="1" t="s">
+        <x:v>309</x:v>
+      </x:c>
+      <x:c r="B139" s="1" t="s">
+        <x:v>631</x:v>
+      </x:c>
+      <x:c r="C139" s="1" t="s">
+        <x:v>632</x:v>
+      </x:c>
+      <x:c r="D139" s="1" t="s">
+        <x:v>633</x:v>
+      </x:c>
+      <x:c r="E139" s="1" t="s">
+        <x:v>634</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="140" spans="1:5">
+      <x:c r="A140" s="1" t="s">
+        <x:v>314</x:v>
+      </x:c>
+      <x:c r="B140" s="1" t="s">
+        <x:v>635</x:v>
+      </x:c>
+      <x:c r="C140" s="1" t="s">
+        <x:v>636</x:v>
+      </x:c>
+      <x:c r="D140" s="1" t="s">
+        <x:v>637</x:v>
+      </x:c>
+      <x:c r="E140" s="1" t="s">
+        <x:v>638</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="141" spans="1:5">
+      <x:c r="A141" s="1" t="s">
+        <x:v>319</x:v>
+      </x:c>
+      <x:c r="B141" s="1" t="s">
+        <x:v>639</x:v>
+      </x:c>
+      <x:c r="C141" s="1" t="s">
+        <x:v>640</x:v>
+      </x:c>
+      <x:c r="D141" s="1" t="s">
         <x:v>179</x:v>
       </x:c>
-      <x:c r="D38" s="1" t="s">
-[...1850 lines deleted...]
-      <x:c r="C141" s="1" t="s">
+      <x:c r="E141" s="1" t="s">
         <x:v>641</x:v>
       </x:c>
-      <x:c r="D141" s="1" t="s">
-[...5 lines deleted...]
-      <x:c r="F141" s="1" t="s"/>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="1">
     <x:tablePart r:id="rId5"/>
   </x:tableParts>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:DocSecurity>0</ap:DocSecurity>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="4">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>