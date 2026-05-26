--- v9 (2026-04-30)
+++ v10 (2026-05-26)
@@ -1,64 +1,64 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3a9e031d770e46fd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d099bf7e353e43d08aa2b43e399e6031.psmdcp" Id="Rc1c4fc4c527a4fc3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5ab65ca34f6b4f26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/9436d624637e4cf5bb7d760ee4328c51.psmdcp" Id="Re266ab8af7244955" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="CRC師資資料庫名單" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="642" uniqueCount="642">
   <x:si>
     <x:t xml:space="preserve">資料來源：CRC資訊網 </x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">匯出日期：2026/04/30 </x:t>
+    <x:t xml:space="preserve">匯出日期：2026/05/26 </x:t>
   </x:si>
   <x:si>
     <x:t>排序</x:t>
   </x:si>
   <x:si>
     <x:t>姓名</x:t>
   </x:si>
   <x:si>
     <x:t>服務單位及職稱</x:t>
   </x:si>
   <x:si>
     <x:t>可講授重點</x:t>
   </x:si>
   <x:si>
     <x:t>Email</x:t>
   </x:si>
   <x:si>
     <x:t>1</x:t>
   </x:si>
   <x:si>
     <x:t>丁雁琪</x:t>
   </x:si>
   <x:si>
     <x:t>財團法人天主教福利會執行長</x:t>
   </x:si>