--- v10 (2026-05-26)
+++ v11 (2026-06-17)
@@ -1,64 +1,64 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5ab65ca34f6b4f26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/9436d624637e4cf5bb7d760ee4328c51.psmdcp" Id="Re266ab8af7244955" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd089558714e244a8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/b9bf583e76944e61b4a37e7104b4e336.psmdcp" Id="R65f42ab34f7d4215" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="CRC師資資料庫名單" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="642" uniqueCount="642">
   <x:si>
     <x:t xml:space="preserve">資料來源：CRC資訊網 </x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">匯出日期：2026/05/26 </x:t>
+    <x:t xml:space="preserve">匯出日期：2026/06/17 </x:t>
   </x:si>
   <x:si>
     <x:t>排序</x:t>
   </x:si>
   <x:si>
     <x:t>姓名</x:t>
   </x:si>
   <x:si>
     <x:t>服務單位及職稱</x:t>
   </x:si>
   <x:si>
     <x:t>可講授重點</x:t>
   </x:si>
   <x:si>
     <x:t>Email</x:t>
   </x:si>
   <x:si>
     <x:t>1</x:t>
   </x:si>
   <x:si>
     <x:t>丁雁琪</x:t>
   </x:si>
   <x:si>
     <x:t>財團法人天主教福利會執行長</x:t>
   </x:si>