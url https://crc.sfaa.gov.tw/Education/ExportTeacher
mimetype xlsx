--- v11 (2026-06-17)
+++ v12 (2026-07-12)
@@ -1,64 +1,64 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd089558714e244a8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/b9bf583e76944e61b4a37e7104b4e336.psmdcp" Id="R65f42ab34f7d4215" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Red12acccd2084e59" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/44030e7ebe99474a92c3e3fcaacb3788.psmdcp" Id="Rfa5218cd6f384814" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="CRC師資資料庫名單" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="642" uniqueCount="642">
   <x:si>
     <x:t xml:space="preserve">資料來源：CRC資訊網 </x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">匯出日期：2026/06/17 </x:t>
+    <x:t xml:space="preserve">匯出日期：2026/07/12 </x:t>
   </x:si>
   <x:si>
     <x:t>排序</x:t>
   </x:si>
   <x:si>
     <x:t>姓名</x:t>
   </x:si>
   <x:si>
     <x:t>服務單位及職稱</x:t>
   </x:si>
   <x:si>
     <x:t>可講授重點</x:t>
   </x:si>
   <x:si>
     <x:t>Email</x:t>
   </x:si>
   <x:si>
     <x:t>1</x:t>
   </x:si>
   <x:si>
     <x:t>丁雁琪</x:t>
   </x:si>
   <x:si>
     <x:t>財團法人天主教福利會執行長</x:t>
   </x:si>