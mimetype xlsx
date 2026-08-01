--- v12 (2026-07-12)
+++ v13 (2026-08-01)
@@ -1,64 +1,64 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Red12acccd2084e59" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/44030e7ebe99474a92c3e3fcaacb3788.psmdcp" Id="Rfa5218cd6f384814" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raf744f092bdb431d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/2fbeae8570be4f428a5c9da09a8b23c0.psmdcp" Id="R268d9edaa7e348a6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="CRC師資資料庫名單" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="642" uniqueCount="642">
   <x:si>
     <x:t xml:space="preserve">資料來源：CRC資訊網 </x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">匯出日期：2026/07/12 </x:t>
+    <x:t xml:space="preserve">匯出日期：2026/08/01 </x:t>
   </x:si>
   <x:si>
     <x:t>排序</x:t>
   </x:si>
   <x:si>
     <x:t>姓名</x:t>
   </x:si>
   <x:si>
     <x:t>服務單位及職稱</x:t>
   </x:si>
   <x:si>
     <x:t>可講授重點</x:t>
   </x:si>
   <x:si>
     <x:t>Email</x:t>
   </x:si>
   <x:si>
     <x:t>1</x:t>
   </x:si>
   <x:si>
     <x:t>丁雁琪</x:t>
   </x:si>
   <x:si>
     <x:t>財團法人天主教福利會執行長</x:t>
   </x:si>