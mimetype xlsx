--- v13 (2026-08-01)
+++ v14 (2026-08-21)
@@ -1,64 +1,64 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raf744f092bdb431d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/2fbeae8570be4f428a5c9da09a8b23c0.psmdcp" Id="R268d9edaa7e348a6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2c96c1c6219649bb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a752435fa32e47ddb9a63f5d801149a9.psmdcp" Id="Rb4d9f894b1ab4f5e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="CRC師資資料庫名單" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="642" uniqueCount="642">
   <x:si>
     <x:t xml:space="preserve">資料來源：CRC資訊網 </x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">匯出日期：2026/08/01 </x:t>
+    <x:t xml:space="preserve">匯出日期：2026/08/21 </x:t>
   </x:si>
   <x:si>
     <x:t>排序</x:t>
   </x:si>
   <x:si>
     <x:t>姓名</x:t>
   </x:si>
   <x:si>
     <x:t>服務單位及職稱</x:t>
   </x:si>
   <x:si>
     <x:t>可講授重點</x:t>
   </x:si>
   <x:si>
     <x:t>Email</x:t>
   </x:si>
   <x:si>
     <x:t>1</x:t>
   </x:si>
   <x:si>
     <x:t>丁雁琪</x:t>
   </x:si>
   <x:si>
     <x:t>財團法人天主教福利會執行長</x:t>
   </x:si>