--- v14 (2026-08-21)
+++ v15 (2026-09-11)
@@ -1,64 +1,64 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2c96c1c6219649bb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a752435fa32e47ddb9a63f5d801149a9.psmdcp" Id="Rb4d9f894b1ab4f5e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5498933d599f4a58" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/7ef65a0ce36a4b51ba30944dc393bcfe.psmdcp" Id="R7141a75a2780442b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="CRC師資資料庫名單" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="642" uniqueCount="642">
   <x:si>
     <x:t xml:space="preserve">資料來源：CRC資訊網 </x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">匯出日期：2026/08/21 </x:t>
+    <x:t xml:space="preserve">匯出日期：2026/09/11 </x:t>
   </x:si>
   <x:si>
     <x:t>排序</x:t>
   </x:si>
   <x:si>
     <x:t>姓名</x:t>
   </x:si>
   <x:si>
     <x:t>服務單位及職稱</x:t>
   </x:si>
   <x:si>
     <x:t>可講授重點</x:t>
   </x:si>
   <x:si>
     <x:t>Email</x:t>
   </x:si>
   <x:si>
     <x:t>1</x:t>
   </x:si>
   <x:si>
     <x:t>丁雁琪</x:t>
   </x:si>
   <x:si>
     <x:t>財團法人天主教福利會執行長</x:t>
   </x:si>