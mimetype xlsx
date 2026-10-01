--- v15 (2026-09-11)
+++ v16 (2026-10-01)
@@ -1,64 +1,64 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5498933d599f4a58" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/7ef65a0ce36a4b51ba30944dc393bcfe.psmdcp" Id="R7141a75a2780442b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R414239477e62402e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/2c3520bceb714a64b545ae59748ce7e5.psmdcp" Id="R0924ef9cdc534521" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="CRC師資資料庫名單" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="642" uniqueCount="642">
   <x:si>
     <x:t xml:space="preserve">資料來源：CRC資訊網 </x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">匯出日期：2026/09/11 </x:t>
+    <x:t xml:space="preserve">匯出日期：2026/10/02 </x:t>
   </x:si>
   <x:si>
     <x:t>排序</x:t>
   </x:si>
   <x:si>
     <x:t>姓名</x:t>
   </x:si>
   <x:si>
     <x:t>服務單位及職稱</x:t>
   </x:si>
   <x:si>
     <x:t>可講授重點</x:t>
   </x:si>
   <x:si>
     <x:t>Email</x:t>
   </x:si>
   <x:si>
     <x:t>1</x:t>
   </x:si>
   <x:si>
     <x:t>丁雁琪</x:t>
   </x:si>
   <x:si>
     <x:t>財團法人天主教福利會執行長</x:t>
   </x:si>
@@ -2180,74 +2180,74 @@
 </x:t>
   </x:si>
   <x:si>
     <x:t>hsuyu@lst.org.tw</x:t>
   </x:si>
   <x:si>
     <x:t>陳慧勳</x:t>
   </x:si>
   <x:si>
     <x:t>繼續前進原住民教育文化產業協會秘書長</x:t>
   </x:si>
   <x:si>
     <x:t>1.概論
 2.原則性條文（禁止歧視、兒童最佳利益、生存及發展權、尊重兒童意見）
 3.兒童遊戲權
 4.兒童表意權
 5.親職關係落實CRC之實踐策略</x:t>
   </x:si>
   <x:si>
     <x:t>Kg.lisa9@gmail.com</x:t>
   </x:si>
   <x:si>
     <x:t>連穎</x:t>
   </x:si>
   <x:si>
-    <x:t>財團法人伊甸社會福利基金會雙福推動處處長室/處長</x:t>
+    <x:t>財團法人伊甸社會福利基金會董監事會/策略規劃委員會/特專</x:t>
   </x:si>
   <x:si>
     <x:t>eden6076@eden.org.tw</x:t>
   </x:si>
   <x:si>
     <x:t>田曉鳳</x:t>
   </x:si>
   <x:si>
-    <x:t>財團法人伊甸社會福利基金會 雙福推動處-福祉推動中心-主任</x:t>
+    <x:t>財團法人伊甸社會福利基金會 雙福輔導團-服務輔導中心/高級專員</x:t>
   </x:si>
   <x:si>
     <x:t>1.概論
 2.原則性條文（禁止歧視、兒童最佳利益、生存及發展權、尊重兒童意見）
 3.公約第12條、第13條-兒童表意權與參與</x:t>
   </x:si>
   <x:si>
     <x:t>eden8486@eden.org.tw</x:t>
   </x:si>
   <x:si>
     <x:t>林(火丁)偉</x:t>
   </x:si>
   <x:si>
-    <x:t>財團法人伊甸社會福利基金會    雙福推動處-CRPD實務研究中心-主任</x:t>
+    <x:t>財團法人伊甸社會福利基金會 雙福輔導團-政策暨CRPD實務研究中心/主任</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">1.概論
 2.原則性條文（禁止歧視、兒童最佳利益、生存及發展權、尊重兒童意見）
 3.以繪本做意識提升
 </x:t>
   </x:si>
   <x:si>
     <x:t>eden3714@eden.org.tw</x:t>
   </x:si>
   <x:si>
     <x:t>張智于</x:t>
   </x:si>
   <x:si>
     <x:t>財團法人伊甸社會福利基金會 苗栗服務中心 主任</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">1.概論
 2.原則性條文（禁止歧視、兒童最佳利益、生存及發展權、尊重兒童意見）
 3.CRC於幼教領域實踐"
 </x:t>
   </x:si>
   <x:si>
     <x:t>eden1927@eden.org.tw</x:t>
   </x:si>
@@ -2701,51 +2701,51 @@
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table1.xml" Id="rId5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1:E141"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="9.165425" style="1" customWidth="1"/>
     <x:col min="2" max="2" width="12.330625" style="1" customWidth="1"/>
-    <x:col min="3" max="3" width="74.100625" style="1" customWidth="1"/>
+    <x:col min="3" max="3" width="75.230625" style="1" customWidth="1"/>
     <x:col min="4" max="4" width="125.410625" style="1" customWidth="1"/>
     <x:col min="5" max="5" width="50.910625" style="1" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:5">
       <x:c r="C1" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="D1" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:5">
       <x:c r="A2" s="1" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B2" s="1" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="C2" s="1" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="D2" s="1" t="s">
         <x:v>5</x:v>
       </x:c>